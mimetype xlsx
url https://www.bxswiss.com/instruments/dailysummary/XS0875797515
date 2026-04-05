--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3dbf0d79a904ef3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae2697597513472e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe3b7deaed1f465c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd53c26f567164a33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebcaee8ac00f4851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe3b7deaed1f465c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reba386ad80c94da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd53c26f567164a33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS0875797515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>102,010</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,935</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...342 lines deleted...]
-          <x:t>101,825</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,685</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>101,575</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,245</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>101,190</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>