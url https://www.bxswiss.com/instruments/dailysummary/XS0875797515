--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae2697597513472e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d911adc4c8d4b2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd53c26f567164a33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4f8f8fa553f47f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reba386ad80c94da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd53c26f567164a33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36dd54a4d77d44ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4f8f8fa553f47f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS0875797515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>101,325</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,345</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>16.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,340</x:t>
-[...80 lines deleted...]
-          <x:t>101,160</x:t>
+          <x:t>101,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,945</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>20.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,735</x:t>
-[...70 lines deleted...]
-          <x:t>100,775</x:t>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,735</x:t>
-[...119 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>101,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,935</x:t>
-        </x:is>
-[...40 lines deleted...]
-          <x:t>100,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>