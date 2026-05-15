--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d911adc4c8d4b2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7c23111bb634df1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4f8f8fa553f47f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3647ae14393d4561"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36dd54a4d77d44ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4f8f8fa553f47f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a6c2f9a0a8b43d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3647ae14393d4561" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS0875797515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,875</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,940</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>100,775</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,735</x:t>
-[...107 lines deleted...]
-          <x:t>100,655</x:t>
+          <x:t>100,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,765</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>01.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,085</x:t>
-[...129 lines deleted...]
-          <x:t>101,025</x:t>
+          <x:t>101,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,960</x:t>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,975</x:t>
-[...252 lines deleted...]
-          <x:t>100,935</x:t>
+          <x:t>100,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>