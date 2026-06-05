--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7c23111bb634df1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35978ef84e8546b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3647ae14393d4561"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0b38d13ce5c4f2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a6c2f9a0a8b43d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3647ae14393d4561" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re535693ba8414ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0b38d13ce5c4f2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS0875797515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,975</x:t>
-[...4 lines deleted...]
-          <x:t>100,895</x:t>
+          <x:t>100,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,925</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>101,065</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,035</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>16.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,055</x:t>
-[...495 lines deleted...]
-          <x:t>100,830</x:t>
+          <x:t>101,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>