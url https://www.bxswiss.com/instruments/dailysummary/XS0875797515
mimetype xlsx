--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35978ef84e8546b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1abf760036ee40c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0b38d13ce5c4f2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5726676eefe9441a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re535693ba8414ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0b38d13ce5c4f2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra18ddaed7ed54d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5726676eefe9441a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS0875797515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,940</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,810</x:t>
-[...16 lines deleted...]
-          <x:t>100,840</x:t>
+          <x:t>101,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,835</x:t>
-[...38 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>101,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,055</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,070</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>08.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,090</x:t>
+          <x:t>101,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,045</x:t>
-[...361 lines deleted...]
-        <x:is>
           <x:t>101,105</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>101,160</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,070</x:t>
-[...48 lines deleted...]
-          <x:t>100,980</x:t>
+          <x:t>101,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>