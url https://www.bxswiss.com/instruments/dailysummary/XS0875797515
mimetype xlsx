--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1abf760036ee40c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75c45251c1e14283" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5726676eefe9441a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3cef4404d7f4ce0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra18ddaed7ed54d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5726676eefe9441a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82672804399844d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3cef4404d7f4ce0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS0875797515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>100,900</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,015</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...315 lines deleted...]
-          <x:t>100,890</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...235 lines deleted...]
-          <x:t>101,075</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>