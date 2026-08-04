--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75c45251c1e14283" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd17bfc027c5b4b12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3cef4404d7f4ce0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5a544a6015b4a9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82672804399844d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3cef4404d7f4ce0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc19f4460cc7b4d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5a544a6015b4a9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS0875797515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>101,110</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,090</x:t>
-[...16 lines deleted...]
-          <x:t>101,110</x:t>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,055</x:t>
-[...43 lines deleted...]
-          <x:t>101,090</x:t>
+          <x:t>100,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,010</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>19.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,070</x:t>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,985</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...342 lines deleted...]
-          <x:t>101,175</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,945</x:t>
-[...70 lines deleted...]
-          <x:t>101,015</x:t>
+          <x:t>100,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,985</x:t>
-[...6 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,775</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>100,895</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,835</x:t>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>