--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd17bfc027c5b4b12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1a82521c6184e6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5a544a6015b4a9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f5300c285ff4679"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc19f4460cc7b4d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5a544a6015b4a9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba28cf37addb4aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f5300c285ff4679" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS0875797515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,005</x:t>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,870</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>100,895</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,745</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>100,730</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>100,680</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>100,800</x:t>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,750</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>100,795</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>100,795</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>