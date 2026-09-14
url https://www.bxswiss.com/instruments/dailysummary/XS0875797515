--- v13 (2026-08-24)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1a82521c6184e6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1375a3d92c74060" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f5300c285ff4679"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7678f91e9adc4b0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba28cf37addb4aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f5300c285ff4679" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf85915517ee440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7678f91e9adc4b0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS0875797515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,730</x:t>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...559 lines deleted...]
-          <x:t>100,745</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>