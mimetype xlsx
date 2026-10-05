--- v14 (2026-09-14)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1375a3d92c74060" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51424c90d22d4e1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7678f91e9adc4b0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6a15fb3d6bd46a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf85915517ee440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7678f91e9adc4b0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f0787595e544f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6a15fb3d6bd46a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS0875797515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>100,640</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,555</x:t>
-[...6 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,540</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>100,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,515</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>100,545</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,490</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>100,485</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>100,505</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,485</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>100,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,445</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>