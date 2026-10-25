--- v15 (2026-10-05)
+++ v16 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51424c90d22d4e1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aa5570b77b1419f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6a15fb3d6bd46a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8453c6cf79c4b95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f0787595e544f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6a15fb3d6bd46a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc94ea580af5f4288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8453c6cf79c4b95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS0875797515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...149 lines deleted...]
-          <x:t>100,230</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>100,300</x:t>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,255</x:t>
-[...48 lines deleted...]
-          <x:t>100,055</x:t>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,135</x:t>
-        </x:is>
-[...349 lines deleted...]
-          <x:t>100,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>