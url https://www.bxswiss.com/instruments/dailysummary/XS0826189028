--- v3 (2026-03-14)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83fc0e6755064716" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R563eddb2d4bc496b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4e7cb87aadb4349"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R593dfea50f0d440c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd03aa106dd2644f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4e7cb87aadb4349" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3e11789f14545e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R593dfea50f0d440c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Telia 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS0826189028</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>