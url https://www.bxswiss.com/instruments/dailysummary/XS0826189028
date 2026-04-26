--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R563eddb2d4bc496b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebb3d01318d04508" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R593dfea50f0d440c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3330de6e5a914454"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3e11789f14545e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R593dfea50f0d440c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99c5b6a568484ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3330de6e5a914454" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Telia 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS0826189028</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>100,570</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,490</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>100,265</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>