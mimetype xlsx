--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebb3d01318d04508" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb11fcd08b20d458f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3330de6e5a914454"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9918c694c421432c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99c5b6a568484ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3330de6e5a914454" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c309c1118a740c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9918c694c421432c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Telia 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS0826189028</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,260</x:t>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,235</x:t>
-[...6 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,175</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,185</x:t>
-        </x:is>
-[...521 lines deleted...]
-          <x:t>100,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>