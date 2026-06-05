--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb11fcd08b20d458f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ee274323ce74b2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9918c694c421432c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bb9941fd4144263"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c309c1118a740c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9918c694c421432c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eb11482439a4afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bb9941fd4144263" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Telia 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS0826189028</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,340</x:t>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,340</x:t>
-[...16 lines deleted...]
-          <x:t>100,385</x:t>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,375</x:t>
-[...232 lines deleted...]
-          <x:t>100,345</x:t>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,295</x:t>
-[...6 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,265</x:t>
+          <x:t>100,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,215</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,220</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>100,185</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>