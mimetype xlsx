--- v7 (2026-06-05)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ee274323ce74b2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9b723801b8e4fa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bb9941fd4144263"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce8b7692eaa94854"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eb11482439a4afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bb9941fd4144263" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48d28ca5cf7e4157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce8b7692eaa94854" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Telia 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS0826189028</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,170</x:t>
-[...249 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,225</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>100,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,190</x:t>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>