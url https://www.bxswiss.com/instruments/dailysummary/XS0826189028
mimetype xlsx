--- v8 (2026-08-04)
+++ v9 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9b723801b8e4fa0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45c6b3e45ee34cc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce8b7692eaa94854"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re415e26c3a504e30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48d28ca5cf7e4157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce8b7692eaa94854" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdd544da875c435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re415e26c3a504e30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Telia 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS0826189028</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,155</x:t>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,155</x:t>
-[...16 lines deleted...]
-          <x:t>100,175</x:t>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,165</x:t>
-[...21 lines deleted...]
-          <x:t>100,115</x:t>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,145</x:t>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,110</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>100,110</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,110</x:t>
-[...43 lines deleted...]
-          <x:t>100,120</x:t>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,085</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>23.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,075</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,075</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>100,080</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,095</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>100,055</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,075</x:t>
-        </x:is>
-[...89 lines deleted...]
-          <x:t>100,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>