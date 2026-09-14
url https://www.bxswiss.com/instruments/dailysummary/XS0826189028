--- v9 (2026-08-25)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45c6b3e45ee34cc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6df92615bf154e80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re415e26c3a504e30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafba783868604921"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdd544da875c435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re415e26c3a504e30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8673fbf405894ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafba783868604921" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Telia 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>XS0826189028</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,080</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,070</x:t>
-[...48 lines deleted...]
-          <x:t>100,080</x:t>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,095</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>100,090</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,060</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>100,075</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>