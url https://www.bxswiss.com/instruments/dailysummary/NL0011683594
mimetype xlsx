--- v11 (2026-09-04)
+++ v12 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ae5c013d3af4827" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2157e1664c804791" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd66bbd0c485244ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdd7c95efbe2443b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17652e29102e4ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd66bbd0c485244ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f9401b4dff94fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdd7c95efbe2443b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Morningstar Developed Markets Dividend Leaders UCITS Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NL0011683594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>51,630</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,806</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...315 lines deleted...]
-          <x:t>51,561</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,397</x:t>
-[...16 lines deleted...]
-          <x:t>51,763</x:t>
+          <x:t>51,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,719</x:t>
-[...247 lines deleted...]
-          <x:t>52,344</x:t>
+          <x:t>51,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>