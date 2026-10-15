--- v12 (2026-09-25)
+++ v13 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2157e1664c804791" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ec65ae0fed34ca2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdd7c95efbe2443b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3aa7961a18148c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f9401b4dff94fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdd7c95efbe2443b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R579fd9e0509d4767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3aa7961a18148c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Morningstar Developed Markets Dividend Leaders UCITS Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NL0011683594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,470</x:t>
-[...269 lines deleted...]
-          <x:t>52,135</x:t>
+          <x:t>52,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,701</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>51,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,127</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>