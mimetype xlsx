--- v13 (2026-10-15)
+++ v14 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ec65ae0fed34ca2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6a3fd0239b24bf3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3aa7961a18148c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae05d9d5e8c348b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R579fd9e0509d4767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3aa7961a18148c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raceca49709b44886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae05d9d5e8c348b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Morningstar Developed Markets Dividend Leaders UCITS Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NL0011683594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...215 lines deleted...]
-          <x:t>24.09.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,664</x:t>
+          <x:t>51,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,517</x:t>
-[...97 lines deleted...]
-          <x:t>51,739</x:t>
+          <x:t>51,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,347</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>51,127</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,132</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>