--- v3 (2026-03-25)
+++ v4 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58e9348511ac4c2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R946672e2a71c4b0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f3a332d9b1540e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cae4908eb0b409c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91cdb353b4af4d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f3a332d9b1540e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee9ebe8e5e548f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cae4908eb0b409c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Morningstar Developed Markets Dividend Leaders UCITS Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NL0011683594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>48,011</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,187</x:t>
-        </x:is>
-[...440 lines deleted...]
-          <x:t>47,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>