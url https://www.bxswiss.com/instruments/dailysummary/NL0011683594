--- v4 (2026-04-14)
+++ v5 (2026-05-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R946672e2a71c4b0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33a1d0f7192a4210" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cae4908eb0b409c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd581e2e0e3654dfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee9ebe8e5e548f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cae4908eb0b409c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R455c0628ff4f439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd581e2e0e3654dfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Morningstar Developed Markets Dividend Leaders UCITS Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NL0011683594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,538 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>47,539</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,986</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>48,038</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,974</x:t>
-[...220 lines deleted...]
-          <x:t>48,187</x:t>
+          <x:t>48,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>