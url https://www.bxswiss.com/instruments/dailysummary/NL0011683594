--- v5 (2026-05-05)
+++ v6 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33a1d0f7192a4210" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12744a9b626547df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd581e2e0e3654dfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17921f001cc14dc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R455c0628ff4f439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd581e2e0e3654dfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dbff1ea743e4758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17921f001cc14dc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Morningstar Developed Markets Dividend Leaders UCITS Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NL0011683594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,625</x:t>
-        </x:is>
-[...445 lines deleted...]
-          <x:t>47,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>