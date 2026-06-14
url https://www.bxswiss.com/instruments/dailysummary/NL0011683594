--- v6 (2026-05-25)
+++ v7 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12744a9b626547df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58347fc3c9a54e29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17921f001cc14dc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17b25c76b1114920"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dbff1ea743e4758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17921f001cc14dc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1a5818053a54fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17b25c76b1114920" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Morningstar Developed Markets Dividend Leaders UCITS Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NL0011683594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>48,263</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,165</x:t>
-[...11 lines deleted...]
-          <x:t>48,208</x:t>
+          <x:t>48,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,027</x:t>
-[...232 lines deleted...]
-          <x:t>47,672</x:t>
+          <x:t>48,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,345</x:t>
-[...146 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>47,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,449</x:t>
-[...117 lines deleted...]
-          <x:t>48,625</x:t>
+          <x:t>47,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,453</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>