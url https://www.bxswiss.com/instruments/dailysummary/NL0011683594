--- v7 (2026-06-14)
+++ v8 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58347fc3c9a54e29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R190e44eb83f64e5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17b25c76b1114920"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfae8e404891543aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1a5818053a54fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17b25c76b1114920" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32b978cbedd24306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfae8e404891543aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Morningstar Developed Markets Dividend Leaders UCITS Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NL0011683594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,913</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...504 lines deleted...]
-          <x:t>10.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,098</x:t>
-[...63 lines deleted...]
-          <x:t>48,453</x:t>
+          <x:t>47,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>