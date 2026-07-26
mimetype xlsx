--- v8 (2026-07-04)
+++ v9 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R190e44eb83f64e5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41018b1eba22402b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfae8e404891543aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7fe5075240c4667"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32b978cbedd24306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfae8e404891543aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b58334d052e4cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7fe5075240c4667" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Morningstar Developed Markets Dividend Leaders UCITS Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NL0011683594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,098</x:t>
-[...53 lines deleted...]
-          <x:t>48,511</x:t>
+          <x:t>48,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,973</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-          <x:t>25.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,105</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>47,928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,620</x:t>
         </x:is>
       </x:c>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>