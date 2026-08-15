--- v9 (2026-07-26)
+++ v10 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41018b1eba22402b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a2e52b9b1394fd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7fe5075240c4667"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98a43256b89146f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b58334d052e4cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7fe5075240c4667" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad3268eec5234c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98a43256b89146f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Morningstar Developed Markets Dividend Leaders UCITS Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NL0011683594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>