--- v10 (2026-08-15)
+++ v11 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a2e52b9b1394fd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ae5c013d3af4827" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98a43256b89146f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd66bbd0c485244ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad3268eec5234c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98a43256b89146f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17652e29102e4ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd66bbd0c485244ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Morningstar Developed Markets Dividend Leaders UCITS Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NL0011683594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>