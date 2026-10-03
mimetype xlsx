--- v2 (2026-09-13)
+++ v3 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfd6408b1fbf431b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb552aa0ccad94be6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd5e4c512d8c47d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d077295bfb047a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17d5696f82194502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd5e4c512d8c47d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R796a220eabd8443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d077295bfb047a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers PostFinance Global Portfolio UCITS ETF 1C Acc (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU3254343414</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,399</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>10,360</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,380</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>18.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,535</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...497 lines deleted...]
-          <x:t>10,399</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,464</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>