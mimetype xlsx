--- v3 (2026-10-03)
+++ v4 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb552aa0ccad94be6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0822b31123e94b61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d077295bfb047a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff73ee91b04a4896"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R796a220eabd8443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d077295bfb047a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b3fcf8615b74c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff73ee91b04a4896" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers PostFinance Global Portfolio UCITS ETF 1C Acc (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU3254343414</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,413</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>10,512</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,426</x:t>
-[...512 lines deleted...]
-          <x:t>10,464</x:t>
+          <x:t>10,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>