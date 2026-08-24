--- v0 (2026-07-15)
+++ v1 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a4cdb98f5d949ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd07beb4679f346c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebce89e372f140ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R059f79eb9e134c45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0f4c8f2d4394ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebce89e372f140ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c0e085e68784797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R059f79eb9e134c45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers PostFinance Global Portfolio UCITS ETF 1C Acc (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU3254343414</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,439 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...77 lines deleted...]
-          <x:t>9,895</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,920</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...312 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,973</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>10,023</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>