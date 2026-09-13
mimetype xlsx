--- v1 (2026-08-24)
+++ v2 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd07beb4679f346c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfd6408b1fbf431b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R059f79eb9e134c45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd5e4c512d8c47d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c0e085e68784797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R059f79eb9e134c45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17d5696f82194502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd5e4c512d8c47d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers PostFinance Global Portfolio UCITS ETF 1C Acc (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU3254343414</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,339</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>12.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>10,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>10,399</x:t>
-        </x:is>
-[...197 lines deleted...]
-          <x:t>10,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>