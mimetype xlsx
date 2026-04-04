--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cf97aa440db4b37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb287e503d08b42b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd1965f8b6544d22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra496c0f2e55442e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06e515972e5447c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd1965f8b6544d22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d365045c6604817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra496c0f2e55442e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2036 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU3152892629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...149 lines deleted...]
-          <x:t>27,121</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,209</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>27,340</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,220</x:t>
-[...404 lines deleted...]
-          <x:t>26,151</x:t>
+          <x:t>26,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,857</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>