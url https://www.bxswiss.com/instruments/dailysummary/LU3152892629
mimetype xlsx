--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb287e503d08b42b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a8a96462acd4e60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra496c0f2e55442e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2698ac21be034abb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d365045c6604817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra496c0f2e55442e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabceaaaba1bb4dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2698ac21be034abb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2036 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU3152892629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,012</x:t>
-[...16 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>26,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,656</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...364 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,399</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>