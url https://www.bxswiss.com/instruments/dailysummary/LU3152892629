--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a8a96462acd4e60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R850171fee55e4f49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2698ac21be034abb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf8b1c2a01cb4055"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabceaaaba1bb4dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2698ac21be034abb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bf59c6ba7924edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf8b1c2a01cb4055" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2036 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU3152892629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,092</x:t>
-[...161 lines deleted...]
-          <x:t>27,238</x:t>
+          <x:t>26,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,918</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>26,931</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>