--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R850171fee55e4f49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34cc22be9d284db2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf8b1c2a01cb4055"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8d4bb53f3ab4616"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bf59c6ba7924edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf8b1c2a01cb4055" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26ec61ea04e34a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8d4bb53f3ab4616" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2036 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU3152892629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>26,918</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,077</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...278 lines deleted...]
-          <x:t>26,892</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,738</x:t>
-[...139 lines deleted...]
-          <x:t>26,743</x:t>
+          <x:t>27,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>