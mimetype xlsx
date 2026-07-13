--- v7 (2026-06-13)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34cc22be9d284db2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c0af44c933a44fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8d4bb53f3ab4616"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf37292ca4d46468b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26ec61ea04e34a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8d4bb53f3ab4616" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81530bc34ab64b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf37292ca4d46468b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2036 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU3152892629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>