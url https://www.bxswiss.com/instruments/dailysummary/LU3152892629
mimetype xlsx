--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c0af44c933a44fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5ee4320c30148e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf37292ca4d46468b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f1430f142df4072"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81530bc34ab64b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf37292ca4d46468b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fe47056656f4691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f1430f142df4072" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2036 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU3152892629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...176 lines deleted...]
-          <x:t>27,285</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,358</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...391 lines deleted...]
-          <x:t>27,360</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,154</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>27,256</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>