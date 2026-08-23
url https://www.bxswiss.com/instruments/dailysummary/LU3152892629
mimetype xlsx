--- v9 (2026-08-02)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5ee4320c30148e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43472fee19f64a77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f1430f142df4072"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15202f9a7f844277"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fe47056656f4691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f1430f142df4072" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eeaeaa59fb54592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15202f9a7f844277" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2036 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU3152892629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,495</x:t>
-[...129 lines deleted...]
-          <x:t>27,164</x:t>
+          <x:t>27,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,057</x:t>
-[...436 lines deleted...]
-          <x:t>27,157</x:t>
+          <x:t>27,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>