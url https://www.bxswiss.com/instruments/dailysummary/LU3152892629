--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43472fee19f64a77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R746eb4bbcfb44684" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15202f9a7f844277"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R038ba5b80d554153"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eeaeaa59fb54592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15202f9a7f844277" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2a74bdafd5c4e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R038ba5b80d554153" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2036 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU3152892629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>27,022</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,051</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>27,189</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>