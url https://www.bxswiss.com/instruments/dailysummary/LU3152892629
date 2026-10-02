--- v11 (2026-09-12)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R746eb4bbcfb44684" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R325b6fd6121f457b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R038ba5b80d554153"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf79bca10ff240eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2a74bdafd5c4e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R038ba5b80d554153" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd49f58aa7c44ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf79bca10ff240eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2036 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU3152892629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>27,061</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>27,279</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,196</x:t>
-[...222 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>27,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,078</x:t>
-[...36 lines deleted...]
-          <x:t>26,951</x:t>
+          <x:t>26,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>