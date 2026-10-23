--- v12 (2026-10-02)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R325b6fd6121f457b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46d2958da9da4171" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf79bca10ff240eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3ca90e6fd3d4b54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd49f58aa7c44ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf79bca10ff240eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc83193d68aa342d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3ca90e6fd3d4b54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2036 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU3152892629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...188 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,078</x:t>
-[...70 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>26,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,832</x:t>
-[...193 lines deleted...]
-          <x:t>26,542</x:t>
+          <x:t>26,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,561</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>26,420</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>