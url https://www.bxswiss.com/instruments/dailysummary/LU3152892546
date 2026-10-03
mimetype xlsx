--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9017140330b14326" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf2e6859cf874392" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d4edd753fcd4f42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1db1e162631413e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45e40cb4d76b4d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d4edd753fcd4f42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6e9fc9ce857456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1db1e162631413e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2035 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU3152892546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,234</x:t>
-[...26 lines deleted...]
-          <x:t>28,080</x:t>
+          <x:t>27,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,924</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>28,001</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,831</x:t>
-[...161 lines deleted...]
-          <x:t>27,731</x:t>
+          <x:t>27,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,159</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>