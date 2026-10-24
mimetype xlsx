--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf2e6859cf874392" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15a7a86b2bad4974" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1db1e162631413e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4810121b75224208"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6e9fc9ce857456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1db1e162631413e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33d1c5e1ac9948b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4810121b75224208" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2035 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU3152892546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>28,001</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,831</x:t>
-[...205 lines deleted...]
-          <x:t>27,625</x:t>
+          <x:t>27,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,607</x:t>
-[...350 lines deleted...]
-          <x:t>27,159</x:t>
+          <x:t>27,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>