--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aa2473c3ebc4f3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea298859ec9f489b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85a1cbf0e4414df6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb62738e8519944e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc24385e893484ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85a1cbf0e4414df6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbda39431ab2346c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb62738e8519944e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2035 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU3152892546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>