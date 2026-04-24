--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea298859ec9f489b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4afed2dad87747ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb62738e8519944e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3365ea76d2744ca7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbda39431ab2346c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb62738e8519944e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6701e3215da34cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3365ea76d2744ca7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2035 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU3152892546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,679</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...605 lines deleted...]
-          <x:t>27,587</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>