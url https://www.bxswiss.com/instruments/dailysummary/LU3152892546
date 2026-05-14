--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4afed2dad87747ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4c07583bd7545e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3365ea76d2744ca7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f35b199c8df4e86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6701e3215da34cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3365ea76d2744ca7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf39df01be7fd4572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f35b199c8df4e86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2035 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU3152892546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>27,230</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,377</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...499 lines deleted...]
-          <x:t>27,730</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,688</x:t>
+          <x:t>27,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>