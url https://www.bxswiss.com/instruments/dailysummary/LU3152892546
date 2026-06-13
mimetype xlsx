--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4c07583bd7545e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcefbecfe8f4a4299" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f35b199c8df4e86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81e4dc6a0bff49fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf39df01be7fd4572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f35b199c8df4e86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a8eb8ed31b54ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81e4dc6a0bff49fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2035 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU3152892546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,715</x:t>
-[...4 lines deleted...]
-          <x:t>27,524</x:t>
+          <x:t>27,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,607</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>27,711</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,656</x:t>
+          <x:t>27,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...532 lines deleted...]
-          <x:t>27,508</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>