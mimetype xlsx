--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcefbecfe8f4a4299" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd54e089110af4118" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81e4dc6a0bff49fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bcd0803e7f349e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a8eb8ed31b54ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81e4dc6a0bff49fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27f8e70ec46b4b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bcd0803e7f349e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2035 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU3152892546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...436 lines deleted...]
-          <x:t>27,795</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,721</x:t>
-[...161 lines deleted...]
-          <x:t>27,871</x:t>
+          <x:t>27,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>