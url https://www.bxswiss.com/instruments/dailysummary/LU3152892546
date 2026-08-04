--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd54e089110af4118" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf017ce019984019" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bcd0803e7f349e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01b2636af5fa45f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27f8e70ec46b4b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bcd0803e7f349e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re892a4606aca4b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01b2636af5fa45f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2035 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU3152892546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>27,992</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,028</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...408 lines deleted...]
-          <x:t>07.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,153</x:t>
+          <x:t>28,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,058</x:t>
-[...134 lines deleted...]
-          <x:t>27,955</x:t>
+          <x:t>27,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>