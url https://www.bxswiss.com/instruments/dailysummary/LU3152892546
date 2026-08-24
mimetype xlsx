--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf017ce019984019" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff8b081999ce4253" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01b2636af5fa45f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb2c18e867dc4e1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re892a4606aca4b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01b2636af5fa45f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf26654518e8c4624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb2c18e867dc4e1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2035 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU3152892546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>28,054</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,042</x:t>
-[...254 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>28,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,914</x:t>
-[...306 lines deleted...]
-          <x:t>28,124</x:t>
+          <x:t>27,986</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>