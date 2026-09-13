--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff8b081999ce4253" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9017140330b14326" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb2c18e867dc4e1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d4edd753fcd4f42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf26654518e8c4624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb2c18e867dc4e1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45e40cb4d76b4d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d4edd753fcd4f42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2035 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU3152892546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,962</x:t>
-[...43 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>27,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,065</x:t>
-[...522 lines deleted...]
-          <x:t>27,986</x:t>
+          <x:t>27,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>