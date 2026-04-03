--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65256ef150dd4568" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R974c820d755f47b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98ce78482dbd4ab3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36e7b11ad1b141b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6617fb6c8e5344dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98ce78482dbd4ab3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd05f4a0098d2415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36e7b11ad1b141b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Inyova Impact Investing Active Equity Fund UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU3075459852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,294 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...242 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -630,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>