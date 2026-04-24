--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R974c820d755f47b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0036d4e0672a48b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36e7b11ad1b141b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84efd7a04d604a61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd05f4a0098d2415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36e7b11ad1b141b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc14f06a483674672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84efd7a04d604a61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Inyova Impact Investing Active Equity Fund UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU3075459852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,866</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>