--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0036d4e0672a48b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9368cd7066d4e83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84efd7a04d604a61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6df23cd8d49b457f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc14f06a483674672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84efd7a04d604a61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R842ac3d1ba2445a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6df23cd8d49b457f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Inyova Impact Investing Active Equity Fund UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU3075459852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,707</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>