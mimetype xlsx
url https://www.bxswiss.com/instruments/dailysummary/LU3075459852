--- v4 (2026-05-14)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9368cd7066d4e83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00772be67e0442dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6df23cd8d49b457f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55ad4b05d0324831"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R842ac3d1ba2445a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6df23cd8d49b457f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1f281dbb8b3418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55ad4b05d0324831" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Inyova Impact Investing Active Equity Fund UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU3075459852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>