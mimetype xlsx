--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00772be67e0442dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd883fc7321404153" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55ad4b05d0324831"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2766f8f80b8841f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1f281dbb8b3418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55ad4b05d0324831" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d08ba8163f74d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2766f8f80b8841f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Inyova Impact Investing Active Equity Fund UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU3075459852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>