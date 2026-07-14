--- v6 (2026-06-23)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd883fc7321404153" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R625195e2333048fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2766f8f80b8841f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe8dc5ccdb6d406a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d08ba8163f74d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2766f8f80b8841f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb51882cf84904ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe8dc5ccdb6d406a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Inyova Impact Investing Active Equity Fund UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU3075459852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>