--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R625195e2333048fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88be4dcad0cf4ec9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe8dc5ccdb6d406a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61ce1f92d1b646fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb51882cf84904ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe8dc5ccdb6d406a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf29dce5bd7ea46f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61ce1f92d1b646fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Inyova Impact Investing Active Equity Fund UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU3075459852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>