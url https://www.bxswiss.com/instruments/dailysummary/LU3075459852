--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88be4dcad0cf4ec9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2de6c8ee082943b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61ce1f92d1b646fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95c8321ce3c5490e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf29dce5bd7ea46f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61ce1f92d1b646fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9512709970af4180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95c8321ce3c5490e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Inyova Impact Investing Active Equity Fund UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU3075459852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>103,844</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,077</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>102,016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,895</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>