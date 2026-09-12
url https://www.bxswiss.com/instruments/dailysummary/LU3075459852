--- v9 (2026-08-23)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2de6c8ee082943b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref25a08bc0304892" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95c8321ce3c5490e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R343c3a63655f4cad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9512709970af4180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95c8321ce3c5490e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc781859591a14cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R343c3a63655f4cad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Inyova Impact Investing Active Equity Fund UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU3075459852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,226</x:t>
-[...178 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>109,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,700</x:t>
-[...90 lines deleted...]
-          <x:t>107,256</x:t>
+          <x:t>107,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>