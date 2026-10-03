--- v10 (2026-09-12)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref25a08bc0304892" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dfd52446cd547bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R343c3a63655f4cad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51e8cde4d30a4c3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc781859591a14cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R343c3a63655f4cad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R829276179f184484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51e8cde4d30a4c3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Inyova Impact Investing Active Equity Fund UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU3075459852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,700</x:t>
-[...188 lines deleted...]
-          <x:t>108,169</x:t>
+          <x:t>107,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,822</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>104,832</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>