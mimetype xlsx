--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dfd52446cd547bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R353fb2f68da344cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51e8cde4d30a4c3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddbd534a681e4518"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R829276179f184484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51e8cde4d30a4c3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d9507b151e146f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddbd534a681e4518" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Inyova Impact Investing Active Equity Fund UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU3075459852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...171 lines deleted...]
-          <x:t>106,095</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,156</x:t>
-[...443 lines deleted...]
-          <x:t>103,501</x:t>
+          <x:t>103,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,828</x:t>
-[...4 lines deleted...]
-          <x:t>103,766</x:t>
+          <x:t>104,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>