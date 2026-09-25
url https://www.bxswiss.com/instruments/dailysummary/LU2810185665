--- v11 (2026-09-04)
+++ v12 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb0252aebf7446c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b3d4993f36b4f08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc34e0c4727d4081"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R598168a7f84e46fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc6fd514a6d24acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc34e0c4727d4081" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91531c7bcca24964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R598168a7f84e46fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2028 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2810185665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>33,525</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,321</x:t>
-[...92 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>33,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,676</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>33,736</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,696</x:t>
-[...458 lines deleted...]
-          <x:t>33,655</x:t>
+          <x:t>33,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>