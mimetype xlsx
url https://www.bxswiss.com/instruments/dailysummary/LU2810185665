--- v12 (2026-09-25)
+++ v13 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b3d4993f36b4f08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce1f86e8a2b44601" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R598168a7f84e46fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R661c9f2dd2a445c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91531c7bcca24964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R598168a7f84e46fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c92dbad0f5249f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R661c9f2dd2a445c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2028 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2810185665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>33,540</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,629</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...364 lines deleted...]
-          <x:t>33,860</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,696</x:t>
-[...215 lines deleted...]
-          <x:t>33,669</x:t>
+          <x:t>33,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>