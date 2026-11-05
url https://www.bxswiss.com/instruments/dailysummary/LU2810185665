--- v13 (2026-10-15)
+++ v14 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce1f86e8a2b44601" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1f12cd19db34327" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R661c9f2dd2a445c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f743aa54d714f15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c92dbad0f5249f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R661c9f2dd2a445c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R061263f635c34232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f743aa54d714f15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2028 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2810185665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...387 lines deleted...]
-          <x:t>33,489</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,399</x:t>
-[...124 lines deleted...]
-          <x:t>33,405</x:t>
+          <x:t>33,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,112</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>33,385</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>