--- v3 (2026-02-21)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2206ecfac9024ecb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8c5ba59f1564c58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b06b189ebec4df4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83b217651b3c4a95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40cafd639550445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b06b189ebec4df4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1af2fd736ae4d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83b217651b3c4a95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2028 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2810185665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...522 lines deleted...]
-          <x:t>32,993</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,870</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>32,900</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>