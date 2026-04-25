--- v4 (2026-04-05)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8c5ba59f1564c58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cf057683639446d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83b217651b3c4a95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd9a21cfe03748de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1af2fd736ae4d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83b217651b3c4a95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca0e3444de694187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd9a21cfe03748de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2028 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2810185665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>32,545</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,195</x:t>
-[...443 lines deleted...]
-          <x:t>31.03.2026</x:t>
+          <x:t>32,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,985</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>32,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,746</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>