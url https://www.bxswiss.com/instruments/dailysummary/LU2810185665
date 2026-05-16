--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cf057683639446d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1df10aafa0154ce6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd9a21cfe03748de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R184a9d62a4c24298"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca0e3444de694187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd9a21cfe03748de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R364d9e057afc4869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R184a9d62a4c24298" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2028 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2810185665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,758</x:t>
-[...495 lines deleted...]
-          <x:t>32,969</x:t>
+          <x:t>32,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>