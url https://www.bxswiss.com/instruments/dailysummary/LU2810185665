--- v6 (2026-05-16)
+++ v7 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1df10aafa0154ce6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra003e61a86744c9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R184a9d62a4c24298"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7af179d900794851"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R364d9e057afc4869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R184a9d62a4c24298" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e0662ee210f474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7af179d900794851" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2028 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2810185665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>32,925</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...559 lines deleted...]
-          <x:t>32,743</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>