--- v7 (2026-06-15)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra003e61a86744c9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10e7b425808e416f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7af179d900794851"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12b26c6053da43e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e0662ee210f474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7af179d900794851" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec07a6fedaa941ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12b26c6053da43e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2028 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2810185665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,862</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>