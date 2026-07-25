--- v8 (2026-07-05)
+++ v9 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10e7b425808e416f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e2f2931d9954eeb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12b26c6053da43e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R953bb65898e44463"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec07a6fedaa941ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12b26c6053da43e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56349e85c653411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R953bb65898e44463" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2028 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2810185665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...176 lines deleted...]
-          <x:t>33,001</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,032</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>33,163</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,247</x:t>
-[...225 lines deleted...]
-          <x:t>33,074</x:t>
+          <x:t>33,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>