--- v9 (2026-07-25)
+++ v10 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e2f2931d9954eeb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19d8a77df9114ea7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R953bb65898e44463"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re173f7eafe874d58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56349e85c653411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R953bb65898e44463" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ff8a2246a0c4196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re173f7eafe874d58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2028 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2810185665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>33,095</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,198</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>33,160</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,208</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>33,161</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,069</x:t>
-[...232 lines deleted...]
-          <x:t>33,380</x:t>
+          <x:t>33,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,188</x:t>
-[...31 lines deleted...]
-          <x:t>33,380</x:t>
+          <x:t>33,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>