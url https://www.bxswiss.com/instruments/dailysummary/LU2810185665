--- v10 (2026-08-15)
+++ v11 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19d8a77df9114ea7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb0252aebf7446c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re173f7eafe874d58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc34e0c4727d4081"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ff8a2246a0c4196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re173f7eafe874d58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc6fd514a6d24acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc34e0c4727d4081" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2028 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2810185665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>33,380</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,188</x:t>
-[...102 lines deleted...]
-          <x:t>33,662</x:t>
+          <x:t>33,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,505</x:t>
-[...21 lines deleted...]
-          <x:t>33,288</x:t>
+          <x:t>33,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,376</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>33,525</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,321</x:t>
-[...92 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>33,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,676</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>33,790</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>