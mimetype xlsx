--- v12 (2026-09-15)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56e67ea63d7c4952" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra96cae391e024b86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R548eb9abafd840af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17ee42537f6c4f72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09af490e82ef4e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R548eb9abafd840af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R923b04f0b9534cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17ee42537f6c4f72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2034 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2809864619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,246</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>31,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,729</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,879</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>