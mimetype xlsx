--- v13 (2026-10-05)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra96cae391e024b86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R118b79577e9a421a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17ee42537f6c4f72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb4a1aadd9574986"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R923b04f0b9534cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17ee42537f6c4f72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31f8a792accf4847" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb4a1aadd9574986" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2034 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2809864619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...338 lines deleted...]
-          <x:t>31,596</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,668</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>31,309</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,376</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>31,184</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,252</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>31,160</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>