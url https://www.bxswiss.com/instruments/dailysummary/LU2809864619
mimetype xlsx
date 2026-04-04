--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7d13d3a2a514b34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76271baaabda427d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R207b2e17fae44b25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68b2667cf7e84193"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21b5f3e8c98c46d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R207b2e17fae44b25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17b38f215f6040b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68b2667cf7e84193" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2034 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2809864619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>