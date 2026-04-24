--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76271baaabda427d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3c216546a5342d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68b2667cf7e84193"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f4765ace8b24853"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17b38f215f6040b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68b2667cf7e84193" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0061ccc73e094c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f4765ace8b24853" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2034 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2809864619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>31,461</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,749</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>31,631</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>