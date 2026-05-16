--- v6 (2026-04-24)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3c216546a5342d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96d2b82c36064574" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f4765ace8b24853"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65b8b661efd64c58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0061ccc73e094c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f4765ace8b24853" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f54423bfb494608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65b8b661efd64c58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2034 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2809864619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,990</x:t>
-[...178 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>31,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,917</x:t>
-[...63 lines deleted...]
-          <x:t>31,733</x:t>
+          <x:t>31,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>