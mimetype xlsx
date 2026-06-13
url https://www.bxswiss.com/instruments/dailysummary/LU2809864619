--- v7 (2026-05-16)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96d2b82c36064574" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4178eef23dce4ab7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65b8b661efd64c58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce5410369a8a465f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f54423bfb494608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65b8b661efd64c58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aab950ebd714ebc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce5410369a8a465f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2034 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2809864619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>31,917</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,687</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>31,632</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,745</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>31,396</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>