--- v8 (2026-06-13)
+++ v9 (2026-07-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4178eef23dce4ab7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R566da100e95f4932" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce5410369a8a465f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaf2db41c9e8426e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aab950ebd714ebc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce5410369a8a465f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R747030d95dab444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaf2db41c9e8426e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2034 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2809864619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...581 lines deleted...]
-          <x:t>31,719</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,935</x:t>
-        </x:is>
-[...25 lines deleted...]
-          <x:t>31,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>