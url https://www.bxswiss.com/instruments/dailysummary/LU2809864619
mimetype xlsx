--- v9 (2026-07-16)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R566da100e95f4932" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86015bd3e93b4133" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaf2db41c9e8426e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b16dbd7870d4d66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R747030d95dab444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaf2db41c9e8426e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5447c8f9a8c4429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b16dbd7870d4d66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2034 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2809864619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>32,177</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,064</x:t>
-[...16 lines deleted...]
-          <x:t>32,223</x:t>
+          <x:t>32,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,110</x:t>
-[...6 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>31,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,101</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>32,077</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,986</x:t>
-[...544 lines deleted...]
-          <x:t>31,935</x:t>
+          <x:t>32,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>