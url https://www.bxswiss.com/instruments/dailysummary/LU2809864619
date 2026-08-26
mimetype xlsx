--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86015bd3e93b4133" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raafc9c37e66a44df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b16dbd7870d4d66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R826b186d72cd4256"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5447c8f9a8c4429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b16dbd7870d4d66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa1ef89acf3749c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R826b186d72cd4256" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2034 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2809864619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>32,233</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>32,187</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,206</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>31,884</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,803</x:t>
-[...269 lines deleted...]
-          <x:t>31,797</x:t>
+          <x:t>32,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,855</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>31,968</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,101</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>31,968</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,221</x:t>
-        </x:is>
-[...160 lines deleted...]
-          <x:t>32,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>