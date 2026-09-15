--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raafc9c37e66a44df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56e67ea63d7c4952" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R826b186d72cd4256"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R548eb9abafd840af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa1ef89acf3749c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R826b186d72cd4256" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09af490e82ef4e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R548eb9abafd840af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2034 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2809864619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,045</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>31,865</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...377 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,246</x:t>
-[...63 lines deleted...]
-          <x:t>32,221</x:t>
+          <x:t>31,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>