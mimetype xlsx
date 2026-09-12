--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dd071659a1c4665" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5416d6b5641a461c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R871a807c29ff4dcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re77543caa4cd4c54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7bc07b7fe174c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R871a807c29ff4dcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R288662081db946cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re77543caa4cd4c54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2032 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2809864452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,820</x:t>
-[...70 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>32,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,568</x:t>
-        </x:is>
-[...418 lines deleted...]
-          <x:t>32,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>