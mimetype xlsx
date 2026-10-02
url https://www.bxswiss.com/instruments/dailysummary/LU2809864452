--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5416d6b5641a461c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R066161b10e9843b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re77543caa4cd4c54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a1e82593ac14f3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R288662081db946cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re77543caa4cd4c54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4cc8c8384c04a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a1e82593ac14f3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2032 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2809864452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,727</x:t>
-[...161 lines deleted...]
-          <x:t>32,847</x:t>
+          <x:t>32,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,653</x:t>
-[...178 lines deleted...]
-          <x:t>32,695</x:t>
+          <x:t>32,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>32,568</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>