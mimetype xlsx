--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R066161b10e9843b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18af7aeb8c66493c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a1e82593ac14f3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05c2ab378b5c455e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4cc8c8384c04a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a1e82593ac14f3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d520c2dec3a4b23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05c2ab378b5c455e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2032 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2809864452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,632 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>32,695</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>15.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,422</x:t>
-[...53 lines deleted...]
-          <x:t>32,710</x:t>
+          <x:t>32,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,544</x:t>
-[...146 lines deleted...]
-          <x:t>32,210</x:t>
+          <x:t>32,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,137</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>32,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,595</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>