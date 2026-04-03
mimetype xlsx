--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9e887e7f4794c84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5756ccb44a545aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf42887c047034c3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51504c04e3c24fd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb70333a54a8c4577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf42887c047034c3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4f1006b45354a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51504c04e3c24fd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2032 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2809864452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>32,567</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,442</x:t>
-[...529 lines deleted...]
-          <x:t>31,918</x:t>
+          <x:t>31,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,630</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>31,449</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>