--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5756ccb44a545aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra94d05b2d9d2497d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51504c04e3c24fd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf44bdafe96b4dea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4f1006b45354a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51504c04e3c24fd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R574a182c0d9e4c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf44bdafe96b4dea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2032 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2809864452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>32,418</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,310</x:t>
-[...620 lines deleted...]
-          <x:t>32,085</x:t>
+          <x:t>32,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>