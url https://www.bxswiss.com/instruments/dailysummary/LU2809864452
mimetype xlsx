--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra94d05b2d9d2497d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a34a047709b4804" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf44bdafe96b4dea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53a6d51d61ec4539"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R574a182c0d9e4c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf44bdafe96b4dea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bd5126138194bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53a6d51d61ec4539" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2032 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2809864452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>31,654</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>32,114</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,183</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>32,238</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>