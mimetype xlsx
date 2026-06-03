--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a34a047709b4804" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac1195784d4843ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53a6d51d61ec4539"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red50f6c9d52445cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bd5126138194bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53a6d51d61ec4539" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25edaef5832a4d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red50f6c9d52445cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2032 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2809864452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>32,114</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,183</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...354 lines deleted...]
-          <x:t>04.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,108</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>08.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,346</x:t>
-[...90 lines deleted...]
-          <x:t>32,041</x:t>
+          <x:t>32,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>