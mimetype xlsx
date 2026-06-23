--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac1195784d4843ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4380320191c04826" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red50f6c9d52445cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c6cfd1ebc99447a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25edaef5832a4d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red50f6c9d52445cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb23e99b2a46a46e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c6cfd1ebc99447a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2032 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2809864452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,346</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>32,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>