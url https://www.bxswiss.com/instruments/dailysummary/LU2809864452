--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4380320191c04826" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbf0ffe0a34347bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c6cfd1ebc99447a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf20b4695eae240ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb23e99b2a46a46e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c6cfd1ebc99447a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R831742b68e0d496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf20b4695eae240ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2032 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2809864452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>32,351</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,527</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>32,402</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,511</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>16.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,644</x:t>
+          <x:t>32,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,494</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>32,640</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>