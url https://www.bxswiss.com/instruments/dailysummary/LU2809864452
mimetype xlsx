--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbf0ffe0a34347bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb5ef2b7d32240c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf20b4695eae240ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cdea203b39449ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R831742b68e0d496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf20b4695eae240ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ccc3bebac0c4bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cdea203b39449ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2032 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2809864452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,596</x:t>
-[...16 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>32,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,537</x:t>
-        </x:is>
-[...499 lines deleted...]
-          <x:t>32,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>