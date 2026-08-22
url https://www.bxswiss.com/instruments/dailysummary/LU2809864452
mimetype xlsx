--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb5ef2b7d32240c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dd071659a1c4665" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cdea203b39449ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R871a807c29ff4dcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ccc3bebac0c4bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cdea203b39449ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7bc07b7fe174c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R871a807c29ff4dcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2032 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2809864452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>32,408</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,336</x:t>
-[...350 lines deleted...]
-          <x:t>32,506</x:t>
+          <x:t>32,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,705</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>32,537</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>