--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58e3fdac0d1843cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b4e92e0010145c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f097fe076bc4d92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re71cf7f8cfe243c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ff2b1a06beb4804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f097fe076bc4d92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc800d009b7224c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re71cf7f8cfe243c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2030 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2809864296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>