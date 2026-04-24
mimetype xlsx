--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b4e92e0010145c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra30e7c39e4234293" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re71cf7f8cfe243c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cb1ec3c91a04e72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc800d009b7224c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re71cf7f8cfe243c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2225487304c4eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cb1ec3c91a04e72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2030 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2809864296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,212 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>32,569</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,572</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...278 lines deleted...]
-          <x:t>32,349</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>32,213</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>32,202</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>