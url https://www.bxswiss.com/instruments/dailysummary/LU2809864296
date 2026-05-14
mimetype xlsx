--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra30e7c39e4234293" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa48bd1a5f9e4e32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cb1ec3c91a04e72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R813da4ae0f3d475d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2225487304c4eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cb1ec3c91a04e72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc537845cad54470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R813da4ae0f3d475d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2030 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2809864296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>33,067</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,012</x:t>
-[...11 lines deleted...]
-          <x:t>32,946</x:t>
+          <x:t>32,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,003</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,952</x:t>
-[...38 lines deleted...]
-          <x:t>32,893</x:t>
+          <x:t>32,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,755</x:t>
-[...21 lines deleted...]
-          <x:t>32,915</x:t>
+          <x:t>32,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,890</x:t>
-[...188 lines deleted...]
-          <x:t>32,771</x:t>
+          <x:t>32,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>