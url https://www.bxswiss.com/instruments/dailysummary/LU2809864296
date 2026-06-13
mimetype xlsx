--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa48bd1a5f9e4e32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf9a08d6f1ed4fb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R813da4ae0f3d475d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb89d52995e124c8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc537845cad54470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R813da4ae0f3d475d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9f81663f1ea42e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb89d52995e124c8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2030 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2809864296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>32,841</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,915</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>32,665</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>