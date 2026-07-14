--- v9 (2026-06-13)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf9a08d6f1ed4fb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30073a87c3784bb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb89d52995e124c8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c52b90ed3814f03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9f81663f1ea42e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb89d52995e124c8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8f96d3774b64fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c52b90ed3814f03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2030 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2809864296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>