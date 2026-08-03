--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30073a87c3784bb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cb6894bcd1146ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c52b90ed3814f03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fce5a15532b42ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8f96d3774b64fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c52b90ed3814f03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc4b3450a9f24e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fce5a15532b42ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2030 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2809864296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>33,106</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,014</x:t>
-[...425 lines deleted...]
-        <x:is>
           <x:t>33,045</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>33,134</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>