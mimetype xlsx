--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cb6894bcd1146ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9d2bf1bab4c41a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fce5a15532b42ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re74a32a2c4d64dda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc4b3450a9f24e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fce5a15532b42ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb42f7cd904884663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re74a32a2c4d64dda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2030 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2809864296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>33,181</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,116</x:t>
-[...11 lines deleted...]
-          <x:t>33,029</x:t>
+          <x:t>33,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,970</x:t>
-[...340 lines deleted...]
-          <x:t>33,121</x:t>
+          <x:t>33,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,317</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>33,384</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,328</x:t>
-[...80 lines deleted...]
-          <x:t>33,222</x:t>
+          <x:t>33,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>