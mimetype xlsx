--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9d2bf1bab4c41a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f29f5e7a4384ba9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re74a32a2c4d64dda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b5f25d6e6a942bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb42f7cd904884663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re74a32a2c4d64dda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c142a9007e341a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b5f25d6e6a942bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2030 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2809864296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,694</x:t>
-[...80 lines deleted...]
-          <x:t>33,687</x:t>
+          <x:t>33,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,629</x:t>
-[...48 lines deleted...]
-          <x:t>33,045</x:t>
+          <x:t>33,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,226</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,419</x:t>
-[...124 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>33,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,432</x:t>
-[...124 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>33,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,484</x:t>
-[...144 lines deleted...]
-          <x:t>33,376</x:t>
+          <x:t>33,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>