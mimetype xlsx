--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f29f5e7a4384ba9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf0658d4659f440b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b5f25d6e6a942bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4afc9b9429e4c5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c142a9007e341a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b5f25d6e6a942bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2385e415e7144b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4afc9b9429e4c5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2030 EUR Corporate Bond UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2809864296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...80 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,484</x:t>
-[...404 lines deleted...]
-          <x:t>33,269</x:t>
+          <x:t>33,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,144</x:t>
-[...134 lines deleted...]
-          <x:t>32,853</x:t>
+          <x:t>32,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>