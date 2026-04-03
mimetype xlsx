--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a8c8a94539a45d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79e30f46ed3a482a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rade260347f744ea2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dd7a145f5e148cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1721ec1fd44a4d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rade260347f744ea2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85cb44e33ea94065" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dd7a145f5e148cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan IF SICAV - Global Dividend CHF CC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2730333940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...14 lines deleted...]
-          <x:t>121,700</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...80 lines deleted...]
-          <x:t>26.01.2026</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,200</x:t>
-[...26 lines deleted...]
-          <x:t>121,500</x:t>
+          <x:t>121,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>120,450</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,150</x:t>
-[...431 lines deleted...]
-          <x:t>123,100</x:t>
+          <x:t>119,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>