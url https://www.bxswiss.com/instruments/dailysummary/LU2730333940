--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79e30f46ed3a482a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64b848efeb0247b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dd7a145f5e148cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e874ad169a14951"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85cb44e33ea94065" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dd7a145f5e148cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3952bfd89a7f4a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e874ad169a14951" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan IF SICAV - Global Dividend CHF CC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2730333940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,250</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,900</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,050</x:t>
+          <x:t>123,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>119,700</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>