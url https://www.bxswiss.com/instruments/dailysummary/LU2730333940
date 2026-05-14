--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64b848efeb0247b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f3b0ab5dad24551" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e874ad169a14951"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4f214253aa04f89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3952bfd89a7f4a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e874ad169a14951" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71c13cc9c0c04dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4f214253aa04f89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan IF SICAV - Global Dividend CHF CC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2730333940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>