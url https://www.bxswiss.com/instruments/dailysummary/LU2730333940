--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f3b0ab5dad24551" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45005d3626f64820" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4f214253aa04f89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60cbf25eb830482c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71c13cc9c0c04dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4f214253aa04f89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra73abed741a142e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60cbf25eb830482c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan IF SICAV - Global Dividend CHF CC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2730333940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>122,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>122,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,400</x:t>
+          <x:t>123,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>122,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,400</x:t>
-[...38 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>123,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,300</x:t>
-[...21 lines deleted...]
-          <x:t>123,800</x:t>
+          <x:t>124,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,600</x:t>
-[...146 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>124,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,700</x:t>
-[...16 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>125,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,000</x:t>
-[...279 lines deleted...]
-          <x:t>123,500</x:t>
+          <x:t>125,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>