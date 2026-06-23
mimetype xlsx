--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45005d3626f64820" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R532e4ddc75604217" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60cbf25eb830482c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8561a58abaaa4f35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra73abed741a142e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60cbf25eb830482c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44657428889a4155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8561a58abaaa4f35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan IF SICAV - Global Dividend CHF CC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2730333940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>125,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>125,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>126,700</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>