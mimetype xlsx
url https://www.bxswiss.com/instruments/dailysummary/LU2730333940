--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R532e4ddc75604217" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3915c8b85f284029" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8561a58abaaa4f35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ba792c3afa045be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44657428889a4155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8561a58abaaa4f35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0f7177b4ce14e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ba792c3afa045be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan IF SICAV - Global Dividend CHF CC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2730333940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>127,200</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>126,800</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,800</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>127,900</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,700</x:t>
-[...92 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>128,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>130,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>129,900</x:t>
-        </x:is>
-[...35 lines deleted...]
-          <x:t>129,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>