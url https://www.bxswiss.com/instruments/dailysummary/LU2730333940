--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3915c8b85f284029" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c179d6995e140a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ba792c3afa045be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a5f5e5317284d48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0f7177b4ce14e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ba792c3afa045be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree7a8d85369a4ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a5f5e5317284d48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan IF SICAV - Global Dividend CHF CC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2730333940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>127,900</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,700</x:t>
-[...70 lines deleted...]
-          <x:t>128,200</x:t>
+          <x:t>128,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,200</x:t>
-[...21 lines deleted...]
-          <x:t>129,900</x:t>
+          <x:t>129,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>129,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>129,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>25.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>129,900</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>