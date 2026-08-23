--- v10 (2026-08-02)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c179d6995e140a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recd961cc60364ec6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a5f5e5317284d48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9841ff4239794cdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree7a8d85369a4ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a5f5e5317284d48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c653977bd534096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9841ff4239794cdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan IF SICAV - Global Dividend CHF CC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2730333940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,700</x:t>
-[...421 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>129,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,150</x:t>
-[...70 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>131,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,150</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>132,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...73 lines deleted...]
-          <x:t>131,250</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>