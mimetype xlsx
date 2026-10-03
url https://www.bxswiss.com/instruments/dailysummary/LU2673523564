--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8000b285b7640e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R696aedf5953c404a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf9ed124dfc94f4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46c4e6f0b6b14c28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95c8af86a8ca44c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf9ed124dfc94f4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3f7e48fe26a47ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46c4e6f0b6b14c28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2033 EUR Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2673523564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,596</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>26,480</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,602</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>