--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R696aedf5953c404a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5510495805214bbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46c4e6f0b6b14c28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dbf261693b24a13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3f7e48fe26a47ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46c4e6f0b6b14c28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4395a77ea98547d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dbf261693b24a13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2033 EUR Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2673523564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...198 lines deleted...]
-          <x:t>26,557</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,383</x:t>
-[...43 lines deleted...]
-          <x:t>26,471</x:t>
+          <x:t>26,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,292</x:t>
-[...183 lines deleted...]
-          <x:t>26,133</x:t>
+          <x:t>26,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>26,113</x:t>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,063</x:t>
-[...166 lines deleted...]
-          <x:t>25,989</x:t>
+          <x:t>26,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>