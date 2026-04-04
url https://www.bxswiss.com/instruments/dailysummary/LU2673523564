--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dc568e5e01b413d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R089e3d0916744671" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49bfa75033b44739"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41534b15c40f49c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redf2a3918e144378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49bfa75033b44739" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda3b2491dff24f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41534b15c40f49c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2033 EUR Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2673523564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>