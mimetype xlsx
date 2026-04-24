--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R089e3d0916744671" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1059e929c6674096" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41534b15c40f49c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8692b6fcdc4f406b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda3b2491dff24f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41534b15c40f49c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R645498cb526343e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8692b6fcdc4f406b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2033 EUR Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2673523564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>26,184</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,481</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>26,275</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>