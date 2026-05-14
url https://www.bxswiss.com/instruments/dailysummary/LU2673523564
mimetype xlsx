--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1059e929c6674096" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9be66efab1e4703" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8692b6fcdc4f406b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48eb764f57d54e8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R645498cb526343e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8692b6fcdc4f406b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raddba4c2c0954403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48eb764f57d54e8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2033 EUR Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2673523564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>26,288</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,334</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>26,357</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>