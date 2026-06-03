--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9be66efab1e4703" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcda69a92bf804064" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48eb764f57d54e8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfceb7dc4757f4249"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raddba4c2c0954403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48eb764f57d54e8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R998c9837f9ec498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfceb7dc4757f4249" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2033 EUR Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2673523564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>26,511</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,451</x:t>
-[...141 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>26,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,330</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>26,435</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,359</x:t>
-[...242 lines deleted...]
-          <x:t>26,220</x:t>
+          <x:t>26,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>