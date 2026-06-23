--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcda69a92bf804064" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b6d2e56fe9a4a65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfceb7dc4757f4249"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b1c0c3f4a1e4a45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R998c9837f9ec498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfceb7dc4757f4249" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R321d184d7c404ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b1c0c3f4a1e4a45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2033 EUR Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2673523564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>26,322</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...435 lines deleted...]
-          <x:t>02.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,411</x:t>
-[...9 lines deleted...]
-          <x:t>26,366</x:t>
+          <x:t>26,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>