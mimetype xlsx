--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b6d2e56fe9a4a65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb25287611394c58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b1c0c3f4a1e4a45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recdacaa288704c44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R321d184d7c404ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b1c0c3f4a1e4a45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f0a868ba3bd428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recdacaa288704c44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2033 EUR Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2673523564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>26,478</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,359</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>26,547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,593</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>