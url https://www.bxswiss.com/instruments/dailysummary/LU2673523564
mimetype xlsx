--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb25287611394c58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7478c9d351534300" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recdacaa288704c44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf57e1df7c657404f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f0a868ba3bd428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recdacaa288704c44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20812ab460024d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf57e1df7c657404f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2033 EUR Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2673523564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>26,593</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,617</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>16.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,643</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>17.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,618</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>26,627</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,571</x:t>
-[...168 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>26,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,788</x:t>
-[...97 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>26,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,701</x:t>
-[...198 lines deleted...]
-          <x:t>26,618</x:t>
+          <x:t>26,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>