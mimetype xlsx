--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7478c9d351534300" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc71b162d12ef4b57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf57e1df7c657404f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaf9c6a50b524cd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20812ab460024d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf57e1df7c657404f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac29676653bb45ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaf9c6a50b524cd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2033 EUR Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2673523564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,701</x:t>
-[...97 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>26,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,568</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>26,600</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,652</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>