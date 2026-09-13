--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc71b162d12ef4b57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8000b285b7640e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaf9c6a50b524cd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf9ed124dfc94f4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac29676653bb45ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaf9c6a50b524cd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95c8af86a8ca44c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf9ed124dfc94f4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2033 EUR Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2673523564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>26,560</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,448</x:t>
-[...21 lines deleted...]
-          <x:t>26,590</x:t>
+          <x:t>26,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,504</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>26,652</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>