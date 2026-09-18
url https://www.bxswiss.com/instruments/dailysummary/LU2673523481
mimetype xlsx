--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37b7c8460992499e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e9c99b4224841c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f58456ccf03414e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03f647521a9941d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67cfc9450d6844fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f58456ccf03414e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ca3f65329944576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03f647521a9941d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2031  EUR Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2673523481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>27,923</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,897</x:t>
-[...75 lines deleted...]
-          <x:t>27,761</x:t>
+          <x:t>27,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,817</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>27,881</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>