--- v12 (2026-09-18)
+++ v13 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e9c99b4224841c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaf88771c03c4440" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03f647521a9941d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce497931db164580"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ca3f65329944576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03f647521a9941d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61e99152779f4cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce497931db164580" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2031  EUR Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2673523481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,896</x:t>
-[...237 lines deleted...]
-          <x:t>27,841</x:t>
+          <x:t>27,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,790</x:t>
-[...183 lines deleted...]
-          <x:t>27,817</x:t>
+          <x:t>27,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,624</x:t>
-[...80 lines deleted...]
-          <x:t>27,798</x:t>
+          <x:t>27,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>