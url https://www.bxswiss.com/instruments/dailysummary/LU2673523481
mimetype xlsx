--- v13 (2026-10-08)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaf88771c03c4440" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc934cc1796aa41d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce497931db164580"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cbfead30f524306"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61e99152779f4cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce497931db164580" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R630876d762884e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cbfead30f524306" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2031  EUR Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2673523481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...144 lines deleted...]
-          <x:t>27,817</x:t>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,624</x:t>
-[...173 lines deleted...]
-          <x:t>27,608</x:t>
+          <x:t>27,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,467</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>27,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,646</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>