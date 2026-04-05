--- v6 (2026-03-14)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R732a9ed232684720" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R257df7a28a0b4a4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec4be8de9c9c408d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R124f10f5d0ca4c35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra742fa7fec164f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec4be8de9c9c408d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe2e2383816f4846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R124f10f5d0ca4c35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2031  EUR Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2673523481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>