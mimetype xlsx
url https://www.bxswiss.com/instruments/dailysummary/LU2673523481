--- v7 (2026-04-05)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R257df7a28a0b4a4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b9d3991eeac49d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R124f10f5d0ca4c35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8de1bb112b994166"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe2e2383816f4846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R124f10f5d0ca4c35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5730d276cf654d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8de1bb112b994166" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2031  EUR Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2673523481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,448</x:t>
-[...291 lines deleted...]
-          <x:t>27,198</x:t>
+          <x:t>27,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,216</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>24.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,180</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>27,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,411</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>