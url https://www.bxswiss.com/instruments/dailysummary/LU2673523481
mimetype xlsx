--- v8 (2026-04-26)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b9d3991eeac49d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82f06040802642c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8de1bb112b994166"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98678a3530c749be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5730d276cf654d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8de1bb112b994166" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ba6870839344004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98678a3530c749be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2031  EUR Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2673523481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,311</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>27,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,052</x:t>
-[...43 lines deleted...]
-          <x:t>27,302</x:t>
+          <x:t>27,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,251</x:t>
-[...177 lines deleted...]
-        <x:is>
           <x:t>27,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,673</x:t>
-[...198 lines deleted...]
-          <x:t>27,546</x:t>
+          <x:t>27,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>