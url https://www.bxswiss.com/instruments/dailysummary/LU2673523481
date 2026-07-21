--- v9 (2026-06-10)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82f06040802642c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd058caceb82b4039" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98678a3530c749be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e5695f9b1d948c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ba6870839344004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98678a3530c749be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c02e564c79a4c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e5695f9b1d948c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2031  EUR Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2673523481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>27,568</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>