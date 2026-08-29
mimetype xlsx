--- v10 (2026-07-21)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd058caceb82b4039" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37b7c8460992499e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e5695f9b1d948c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f58456ccf03414e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c02e564c79a4c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e5695f9b1d948c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67cfc9450d6844fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f58456ccf03414e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Target Maturity Sept 2031  EUR Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2673523481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>27,768</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,823</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>26.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,870</x:t>
-[...441 lines deleted...]
-          <x:t>27,639</x:t>
+          <x:t>27,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>