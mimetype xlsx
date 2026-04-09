--- v6 (2026-03-15)
+++ v7 (2026-04-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0ac0701ef8e40ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83a1552b011e4e75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0232d8ac06264890"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dc75674ee144573"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6b2c8e36aee459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0232d8ac06264890" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra72bf705565641f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dc75674ee144573" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Emerging Markets II UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2573966905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...441 lines deleted...]
-          <x:t>51,608</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,324</x:t>
-[...33 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>50,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,288</x:t>
-[...75 lines deleted...]
-          <x:t>51,415</x:t>
+          <x:t>49,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,124</x:t>
-[...31 lines deleted...]
-          <x:t>50,398</x:t>
+          <x:t>50,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>