--- v7 (2026-04-09)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83a1552b011e4e75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e59b14952fd43d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dc75674ee144573"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R953f31e2a7234c29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra72bf705565641f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dc75674ee144573" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a6616663dae47da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R953f31e2a7234c29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Emerging Markets II UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2573966905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>53,404</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>