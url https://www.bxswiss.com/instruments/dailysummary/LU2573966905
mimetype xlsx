--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e59b14952fd43d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95c7de8ac167452e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R953f31e2a7234c29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4116a2e2066645ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a6616663dae47da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R953f31e2a7234c29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad9eaafcffe74987" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4116a2e2066645ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Emerging Markets II UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2573966905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...252 lines deleted...]
-          <x:t>56,974</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,519</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>56,694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>