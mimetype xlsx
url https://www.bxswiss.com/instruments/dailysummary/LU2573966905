--- v9 (2026-06-10)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95c7de8ac167452e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re62264ca0ec647f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4116a2e2066645ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R845b806afc1b4902"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad9eaafcffe74987" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4116a2e2066645ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6c2fea74d9c4e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R845b806afc1b4902" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Emerging Markets II UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2573966905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>