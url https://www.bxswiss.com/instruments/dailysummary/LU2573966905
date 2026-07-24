--- v10 (2026-07-03)
+++ v11 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re62264ca0ec647f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6c0c3c08a5643ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R845b806afc1b4902"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd00c01ca88cb48ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6c2fea74d9c4e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R845b806afc1b4902" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52e15b217f7149de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd00c01ca88cb48ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Emerging Markets II UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2573966905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,917</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>