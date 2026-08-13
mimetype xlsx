--- v11 (2026-07-24)
+++ v12 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6c0c3c08a5643ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b592e9aa15b44e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd00c01ca88cb48ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb1454aa319e4353"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52e15b217f7149de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd00c01ca88cb48ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58a518f2e8df4e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb1454aa319e4353" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Emerging Markets II UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2573966905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>61,471</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,243</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>59,177</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>