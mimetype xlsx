--- v12 (2026-08-13)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b592e9aa15b44e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98063bd55a664637" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb1454aa319e4353"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R584238b564dc4612"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58a518f2e8df4e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb1454aa319e4353" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56bd13ff6baf4499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R584238b564dc4612" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Emerging Markets II UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2573966905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>59,403</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,957</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>60,998</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>