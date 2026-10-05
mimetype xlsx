--- v13 (2026-09-02)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98063bd55a664637" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R043c99f221714981" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R584238b564dc4612"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41c9180f3bb84489"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56bd13ff6baf4499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R584238b564dc4612" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e202aa41e2d4678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41c9180f3bb84489" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Emerging Markets II UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2573966905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>61,078</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,775</x:t>
-[...350 lines deleted...]
-          <x:t>61,312</x:t>
+          <x:t>61,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>