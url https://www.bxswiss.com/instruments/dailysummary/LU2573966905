--- v14 (2026-10-05)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R043c99f221714981" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0143fcf849f4d4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41c9180f3bb84489"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2701c68a7f24871"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e202aa41e2d4678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41c9180f3bb84489" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbca059cf83dd4b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2701c68a7f24871" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Emerging Markets II UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2573966905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...274 lines deleted...]
-          <x:t>62,754</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,102</x:t>
-[...301 lines deleted...]
-          <x:t>64,609</x:t>
+          <x:t>63,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>