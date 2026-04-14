--- v4 (2026-03-25)
+++ v5 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99477c8acb804157" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re57bd84c9e39402e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1499084b443464e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60c4f07e74644c74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58c74dcb6cac47c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1499084b443464e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf333fdb94ce045fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60c4f07e74644c74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Pacific ESG Climate Net Zero Ambition CTB UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2572257397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>