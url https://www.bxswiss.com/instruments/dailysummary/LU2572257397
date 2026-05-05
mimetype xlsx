--- v5 (2026-04-14)
+++ v6 (2026-05-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re57bd84c9e39402e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6c9c948b3d840db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60c4f07e74644c74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cb721d29ffe4aaa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf333fdb94ce045fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60c4f07e74644c74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bb6400bfaeb4b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cb721d29ffe4aaa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Pacific ESG Climate Net Zero Ambition CTB UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2572257397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>