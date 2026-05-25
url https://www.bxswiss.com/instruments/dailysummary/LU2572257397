--- v6 (2026-05-05)
+++ v7 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6c9c948b3d840db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0001bc5e38e34f31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cb721d29ffe4aaa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1ffdeef30c844c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bb6400bfaeb4b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cb721d29ffe4aaa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redb356975eab4ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1ffdeef30c844c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Pacific ESG Climate Net Zero Ambition CTB UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2572257397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>67,845</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,354</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...451 lines deleted...]
-          <x:t>67,266</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>