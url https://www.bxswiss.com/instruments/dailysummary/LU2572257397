--- v7 (2026-05-25)
+++ v8 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0001bc5e38e34f31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7753537e350148e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1ffdeef30c844c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94d3ad026951426f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redb356975eab4ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1ffdeef30c844c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e1d908d50614457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94d3ad026951426f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Pacific ESG Climate Net Zero Ambition CTB UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2572257397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,773</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>