--- v8 (2026-06-14)
+++ v9 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7753537e350148e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67a46268eea74d4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94d3ad026951426f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4864c843f919482e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e1d908d50614457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94d3ad026951426f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7b0b382aac549a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4864c843f919482e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Pacific ESG Climate Net Zero Ambition CTB UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2572257397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,783</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>