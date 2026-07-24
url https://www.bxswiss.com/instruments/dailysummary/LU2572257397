--- v9 (2026-07-04)
+++ v10 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67a46268eea74d4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05b4a3ade6964d0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4864c843f919482e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf402c4e1aff54820"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7b0b382aac549a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4864c843f919482e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ac2b0034e394a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf402c4e1aff54820" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Pacific ESG Climate Net Zero Ambition CTB UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2572257397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>