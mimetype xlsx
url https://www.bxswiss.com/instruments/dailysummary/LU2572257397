--- v10 (2026-07-24)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05b4a3ade6964d0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90d85e05b2db4cd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf402c4e1aff54820"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra04b73acd5754791"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ac2b0034e394a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf402c4e1aff54820" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R687a855d390c498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra04b73acd5754791" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Pacific ESG Climate Net Zero Ambition CTB UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2572257397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>72,801</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,506</x:t>
-[...463 lines deleted...]
-          <x:t>72,909</x:t>
+          <x:t>73,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>