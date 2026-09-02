--- v11 (2026-08-13)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90d85e05b2db4cd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc6ecb0c03814995" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra04b73acd5754791"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e09f5b6a9564462"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R687a855d390c498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra04b73acd5754791" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5148ba36a3ec4857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e09f5b6a9564462" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Pacific ESG Climate Net Zero Ambition CTB UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2572257397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>