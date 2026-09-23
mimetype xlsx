--- v12 (2026-09-02)
+++ v13 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc6ecb0c03814995" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f94b282a30a404c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e09f5b6a9564462"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc41aac400d4e49c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5148ba36a3ec4857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e09f5b6a9564462" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89183adfd412444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc41aac400d4e49c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Pacific ESG Climate Net Zero Ambition CTB UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2572257397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,053</x:t>
-[...462 lines deleted...]
-        <x:is>
           <x:t>75,519</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,578</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>