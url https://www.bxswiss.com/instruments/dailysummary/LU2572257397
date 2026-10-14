--- v13 (2026-09-23)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f94b282a30a404c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7aa914849c942d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc41aac400d4e49c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R478f94da83a349cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89183adfd412444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc41aac400d4e49c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7da51857ddf4ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R478f94da83a349cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Pacific ESG Climate Net Zero Ambition CTB UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2572257397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>75,133</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,702</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>76,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,136</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>