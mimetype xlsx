--- v14 (2026-09-04)
+++ v15 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0f1afa3bdfd4341" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90596e72b97e4072" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62823aed47da4c74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53c04bfa362c4b12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fb90d00b3754d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62823aed47da4c74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7f5bb3bb22b4b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53c04bfa362c4b12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI China UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2456436083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>7,490</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,473</x:t>
-[...70 lines deleted...]
-          <x:t>7,440</x:t>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,408</x:t>
-[...43 lines deleted...]
-          <x:t>7,493</x:t>
+          <x:t>7,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,428</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>7,315</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,300</x:t>
-[...156 lines deleted...]
-          <x:t>7,432</x:t>
+          <x:t>7,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,353</x:t>
-        </x:is>
-[...57 lines deleted...]
-          <x:t>7,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>