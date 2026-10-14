--- v15 (2026-09-24)
+++ v16 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90596e72b97e4072" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3c45c8c995044f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53c04bfa362c4b12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6380e0b2d6a542e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7f5bb3bb22b4b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53c04bfa362c4b12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfe220e2431844a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6380e0b2d6a542e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI China UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2456436083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,369</x:t>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,349</x:t>
-[...205 lines deleted...]
-          <x:t>7,341</x:t>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,333</x:t>
-[...60 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,348</x:t>
-[...16 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>7,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,289</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>11.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,259</x:t>
-[...225 lines deleted...]
-          <x:t>7,353</x:t>
+          <x:t>7,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>