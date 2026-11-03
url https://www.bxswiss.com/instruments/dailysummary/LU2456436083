--- v16 (2026-10-14)
+++ v17 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3c45c8c995044f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c204b3cedbe42a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6380e0b2d6a542e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38dd188153434972"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfe220e2431844a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6380e0b2d6a542e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47706ec82e014026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38dd188153434972" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI China UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2456436083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>7,303</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,285</x:t>
-[...16 lines deleted...]
-          <x:t>7,270</x:t>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,255</x:t>
-[...340 lines deleted...]
-          <x:t>7,140</x:t>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,089</x:t>
-[...188 lines deleted...]
-          <x:t>7,266</x:t>
+          <x:t>7,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,783</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>