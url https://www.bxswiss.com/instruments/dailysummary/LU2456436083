--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3791d82f865041bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23bf43349d87403f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbecbe056ed3e437d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9087e62f85624ef5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe20d56fade2412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbecbe056ed3e437d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00bd3c7efadb45e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9087e62f85624ef5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI China UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2456436083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>7,909</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,751</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...342 lines deleted...]
-          <x:t>7,510</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>7,666</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>