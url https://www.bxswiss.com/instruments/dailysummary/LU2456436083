--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23bf43349d87403f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd605197f7d9d4f1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9087e62f85624ef5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radb820989395447f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00bd3c7efadb45e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9087e62f85624ef5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9831b0ad3c24d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radb820989395447f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI China UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2456436083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,510</x:t>
-[...102 lines deleted...]
-          <x:t>7,625</x:t>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,578</x:t>
-[...75 lines deleted...]
-          <x:t>7,718</x:t>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,666</x:t>
-[...377 lines deleted...]
-          <x:t>7,460</x:t>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>