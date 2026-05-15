--- v8 (2026-04-24)
+++ v9 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd605197f7d9d4f1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ba1345a4a5843eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radb820989395447f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59582ddb817f49d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9831b0ad3c24d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radb820989395447f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re35b4e0c8af44259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59582ddb817f49d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI China UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2456436083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>7,218</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,172</x:t>
-[...286 lines deleted...]
-          <x:t>7,599</x:t>
+          <x:t>7,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,611</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>7,594</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>