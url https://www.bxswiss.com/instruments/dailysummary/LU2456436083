--- v9 (2026-05-15)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ba1345a4a5843eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dc3a1073ee74bff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59582ddb817f49d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7905bcc267664eeb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re35b4e0c8af44259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59582ddb817f49d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ab6b54efbaf4660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7905bcc267664eeb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI China UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2456436083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>7,586</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,550</x:t>
-[...200 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,573</x:t>
-[...306 lines deleted...]
-          <x:t>7,876</x:t>
+          <x:t>7,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>