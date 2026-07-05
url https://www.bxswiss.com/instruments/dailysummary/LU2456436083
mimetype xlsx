--- v10 (2026-06-05)
+++ v11 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dc3a1073ee74bff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bd8af8861f5425a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7905bcc267664eeb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17658ea27347419d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ab6b54efbaf4660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7905bcc267664eeb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc15a26d00de441cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17658ea27347419d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI China UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2456436083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>7,321</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,313</x:t>
-[...134 lines deleted...]
-          <x:t>7,178</x:t>
+          <x:t>7,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...100 lines deleted...]
-          <x:t>7,394</x:t>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>