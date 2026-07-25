--- v11 (2026-07-05)
+++ v12 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bd8af8861f5425a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8830896d17740a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17658ea27347419d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54d156c4e47847af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc15a26d00de441cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17658ea27347419d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0c211a5e95e4dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54d156c4e47847af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI China UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2456436083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>7,435</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,394</x:t>
-[...566 lines deleted...]
-          <x:t>6,967</x:t>
+          <x:t>7,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>