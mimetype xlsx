--- v12 (2026-07-25)
+++ v13 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8830896d17740a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf5c9121f8224e5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54d156c4e47847af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd15948408a374266"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0c211a5e95e4dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54d156c4e47847af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e9f3ae2664543ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd15948408a374266" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI China UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2456436083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>