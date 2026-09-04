--- v13 (2026-08-14)
+++ v14 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf5c9121f8224e5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0f1afa3bdfd4341" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd15948408a374266"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62823aed47da4c74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e9f3ae2664543ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd15948408a374266" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fb90d00b3754d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62823aed47da4c74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI China UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2456436083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>7,309</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,270</x:t>
-[...26 lines deleted...]
-          <x:t>7,360</x:t>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,432</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>7,473</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>