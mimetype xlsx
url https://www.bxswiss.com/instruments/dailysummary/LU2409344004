--- v10 (2026-09-02)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd9292c66b174bcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76bb8d94e3bf4fb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5e3bfa0be78400f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b00e620ac804a01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63d9055b84684393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5e3bfa0be78400f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e5141c1348445ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b00e620ac804a01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity Fund CHF D3HC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2409344004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>164,100</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>163,900</x:t>
-[...38 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>165,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>166,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>167,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>164,700</x:t>
-[...11 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>166,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>168,300</x:t>
-[...193 lines deleted...]
-          <x:t>166,100</x:t>
+          <x:t>166,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>24.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>165,100</x:t>
-[...4 lines deleted...]
-          <x:t>162,500</x:t>
+          <x:t>163,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>163,400</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>163,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>