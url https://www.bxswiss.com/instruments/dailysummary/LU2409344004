--- v11 (2026-09-22)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76bb8d94e3bf4fb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1332a4f09c294df5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b00e620ac804a01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfed626276cec4f05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e5141c1348445ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b00e620ac804a01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1349b6117825495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfed626276cec4f05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity Fund CHF D3HC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2409344004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>165,100</x:t>
-[...4 lines deleted...]
-          <x:t>162,500</x:t>
+          <x:t>163,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>163,400</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...435 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>