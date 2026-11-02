--- v12 (2026-10-12)
+++ v13 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1332a4f09c294df5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R984175bffad84507" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfed626276cec4f05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb6ee5e19a5b4711"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1349b6117825495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfed626276cec4f05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R532a6b0c33154849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb6ee5e19a5b4711" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity Fund CHF D3HC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2409344004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>163,200</x:t>
+          <x:t>163,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>171,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>