--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf8f92fdc8614ac0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5613aa2f58ee451c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red04f3c059664565"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ddd7cf81b4145f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaccad81ff434b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red04f3c059664565" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R466a6559b5d448ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ddd7cf81b4145f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity Fund CHF D3HC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2409344004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>142,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>143,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,450</x:t>
-[...48 lines deleted...]
-          <x:t>142,650</x:t>
+          <x:t>141,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>137,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>141,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...256 lines deleted...]
-          <x:t>142,450</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,200</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>138,650</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,450</x:t>
-[...107 lines deleted...]
-          <x:t>137,750</x:t>
+          <x:t>136,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>