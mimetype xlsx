--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5613aa2f58ee451c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0411797a254c432a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ddd7cf81b4145f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeff83fd24d242a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R466a6559b5d448ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ddd7cf81b4145f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2940733932a4672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeff83fd24d242a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity Fund CHF D3HC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2409344004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>139,500</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,400</x:t>
-[...571 lines deleted...]
-          <x:t>132,950</x:t>
+          <x:t>142,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>