--- v5 (2026-04-23)
+++ v6 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0411797a254c432a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aad005fed6340f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeff83fd24d242a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b3b4a49f2be4d9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2940733932a4672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeff83fd24d242a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R992835f6338e4c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b3b4a49f2be4d9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity Fund CHF D3HC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2409344004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>153,100</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>