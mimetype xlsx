--- v6 (2026-06-09)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aad005fed6340f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37eddf5b59bd4375" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b3b4a49f2be4d9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b39b1c1f16445b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R992835f6338e4c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b3b4a49f2be4d9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e7ec9fb1b9e4999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b39b1c1f16445b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity Fund CHF D3HC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2409344004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>166,300</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>166,200</x:t>
-[...33 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>168,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>27.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>170,550</x:t>
-[...252 lines deleted...]
-          <x:t>167,000</x:t>
+          <x:t>170,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>