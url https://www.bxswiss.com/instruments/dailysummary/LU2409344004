--- v7 (2026-07-03)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37eddf5b59bd4375" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53eec66f03f448e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b39b1c1f16445b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a2ddfbd76054f0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e7ec9fb1b9e4999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b39b1c1f16445b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63b368a4127a40c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a2ddfbd76054f0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity Fund CHF D3HC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2409344004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>177,250</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>177,250</x:t>
-[...102 lines deleted...]
-          <x:t>170,300</x:t>
+          <x:t>174,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,450</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>168,100</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>165,300</x:t>
-[...431 lines deleted...]
-          <x:t>170,500</x:t>
+          <x:t>165,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>