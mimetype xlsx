--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53eec66f03f448e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafb512de427141a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a2ddfbd76054f0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1500661ec239431b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63b368a4127a40c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a2ddfbd76054f0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3322e130e1ed44ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1500661ec239431b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity Fund CHF D3HC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2409344004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>174,950</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>169,700</x:t>
-[...259 lines deleted...]
-          <x:t>171,800</x:t>
+          <x:t>169,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>170,350</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>170,350</x:t>
-[...161 lines deleted...]
-          <x:t>165,900</x:t>
+          <x:t>167,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>