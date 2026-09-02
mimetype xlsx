--- v9 (2026-08-12)
+++ v10 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafb512de427141a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd9292c66b174bcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1500661ec239431b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5e3bfa0be78400f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3322e130e1ed44ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1500661ec239431b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63d9055b84684393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5e3bfa0be78400f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity Fund CHF D3HC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2409344004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>170,050</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>167,450</x:t>
-[...21 lines deleted...]
-          <x:t>170,350</x:t>
+          <x:t>170,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>170,350</x:t>
-[...60 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>165,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>165,200</x:t>
-[...16 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>162,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,000</x:t>
-        </x:is>
-[...445 lines deleted...]
-          <x:t>168,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>