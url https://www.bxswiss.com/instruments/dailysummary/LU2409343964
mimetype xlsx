--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49e2b2293b754b48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddaed82ce4fc4e16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3770e3970ae1452d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfeb58a204d94ac7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree8b01e6817b492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3770e3970ae1452d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd22129a948f4118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfeb58a204d94ac7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity CHF D1HC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2409343964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>147,950</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,250</x:t>
-[...16 lines deleted...]
-          <x:t>148,050</x:t>
+          <x:t>143,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>144,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>144,550</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>145,450</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>140,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>144,550</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...256 lines deleted...]
-          <x:t>145,150</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,950</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>144,450</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>143,950</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>139,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,150</x:t>
-[...87 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>139,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,950</x:t>
-[...9 lines deleted...]
-          <x:t>140,550</x:t>
+          <x:t>137,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>