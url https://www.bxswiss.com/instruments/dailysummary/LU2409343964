--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddaed82ce4fc4e16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R351bb453884c48cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfeb58a204d94ac7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6535f670edb24f1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd22129a948f4118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfeb58a204d94ac7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c816a244aed4b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6535f670edb24f1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity CHF D1HC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2409343964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>146,900</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,050</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>145,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,150</x:t>
-[...107 lines deleted...]
-          <x:t>144,550</x:t>
+          <x:t>144,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>135,650</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>