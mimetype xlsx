--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R351bb453884c48cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re06a1dc27a724cdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6535f670edb24f1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab9f4823b0e1433c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c816a244aed4b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6535f670edb24f1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92167662866a432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab9f4823b0e1433c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity CHF D1HC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2409343964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,750</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>145,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,450</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>