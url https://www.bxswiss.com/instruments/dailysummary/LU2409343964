--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re06a1dc27a724cdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3d63309c17f44b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab9f4823b0e1433c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf24738e925bf48fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92167662866a432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab9f4823b0e1433c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd59c528e7da4a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf24738e925bf48fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity CHF D1HC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2409343964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>