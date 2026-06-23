--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3d63309c17f44b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39f420b99c764b45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf24738e925bf48fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9964126c01db4521"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd59c528e7da4a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf24738e925bf48fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9219d86bdcd847de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9964126c01db4521" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity CHF D1HC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2409343964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>168,700</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>167,900</x:t>
-[...362 lines deleted...]
-          <x:t>173,350</x:t>
+          <x:t>169,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>172,850</x:t>
-[...26 lines deleted...]
-          <x:t>175,750</x:t>
+          <x:t>179,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,950</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>182,550</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>