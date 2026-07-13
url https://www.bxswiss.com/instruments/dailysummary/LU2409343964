--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39f420b99c764b45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b2e8cb175e04bc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9964126c01db4521"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62ddc5af75f84491"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9219d86bdcd847de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9964126c01db4521" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc42665a32d284ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62ddc5af75f84491" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity CHF D1HC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2409343964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>169,600</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,950</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>173,850</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>172,650</x:t>
-[...490 lines deleted...]
-          <x:t>180,950</x:t>
+          <x:t>175,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>