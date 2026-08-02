--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b2e8cb175e04bc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff4a45c55c6c4f2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62ddc5af75f84491"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6dbb3420a3041da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc42665a32d284ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62ddc5af75f84491" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc823bd0262654f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6dbb3420a3041da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity CHF D1HC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2409343964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>179,150</x:t>
-[...53 lines deleted...]
-          <x:t>179,450</x:t>
+          <x:t>175,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...278 lines deleted...]
-          <x:t>02.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>177,500</x:t>
+          <x:t>173,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>175,650</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>