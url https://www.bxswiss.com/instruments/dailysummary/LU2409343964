--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff4a45c55c6c4f2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11e69f68020242ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6dbb3420a3041da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d79536fadcc4112"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc823bd0262654f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6dbb3420a3041da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5c1fd1e6487460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d79536fadcc4112" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity CHF D1HC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2409343964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>177,500</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>174,200</x:t>
-[...33 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>176,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>178,150</x:t>
-[...21 lines deleted...]
-          <x:t>175,400</x:t>
+          <x:t>175,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,550</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>169,350</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,550</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>17.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,850</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>166,200</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>166,200</x:t>
-[...247 lines deleted...]
-          <x:t>163,800</x:t>
+          <x:t>169,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>