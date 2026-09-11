--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11e69f68020242ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdeeb76746614ea2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d79536fadcc4112"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccaff46fa9964b76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5c1fd1e6487460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d79536fadcc4112" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb6789d5e2a7431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccaff46fa9964b76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity CHF D1HC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2409343964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>168,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>170,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>167,300</x:t>
+          <x:t>170,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>169,700</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>168,400</x:t>
-[...21 lines deleted...]
-          <x:t>169,700</x:t>
+          <x:t>167,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>167,200</x:t>
-[...11 lines deleted...]
-          <x:t>166,600</x:t>
+          <x:t>168,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>164,300</x:t>
-[...544 lines deleted...]
-          <x:t>169,200</x:t>
+          <x:t>168,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>