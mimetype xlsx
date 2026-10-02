--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdeeb76746614ea2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd485836589b44ee5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccaff46fa9964b76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbcd7f765f4945d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb6789d5e2a7431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccaff46fa9964b76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra26994840ea3468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbcd7f765f4945d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity CHF D1HC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2409343964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>172,300</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...600 lines deleted...]
-          <x:t>168,600</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>