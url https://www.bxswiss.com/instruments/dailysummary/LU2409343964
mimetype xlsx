--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd485836589b44ee5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbac88ece72d1417e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbcd7f765f4945d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a86973aafef476f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra26994840ea3468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbcd7f765f4945d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbdf2d96955c45e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a86973aafef476f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity CHF D1HC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2409343964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>166,600</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>168,900</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>168,600</x:t>
-[...38 lines deleted...]
-          <x:t>165,100</x:t>
+          <x:t>167,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>164,200</x:t>
-[...21 lines deleted...]
-          <x:t>166,700</x:t>
+          <x:t>162,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>176,950</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>