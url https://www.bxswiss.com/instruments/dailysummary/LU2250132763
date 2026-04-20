--- v5 (2026-03-30)
+++ v6 (2026-04-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2df36d3774b4fc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc700eb2b82104d6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5d8dcbe71cb4281"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ece89fc76c247a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1184658b735c4df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5d8dcbe71cb4281" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51fafa1df11e4883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ece89fc76c247a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Switzerland IMI Socially Responsible UCITS ETF (CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2250132763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>