--- v6 (2026-04-20)
+++ v7 (2026-05-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc700eb2b82104d6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69389d5119df4c59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ece89fc76c247a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cd561cb82ec4998"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51fafa1df11e4883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ece89fc76c247a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7cc93fac1294be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cd561cb82ec4998" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Switzerland IMI Socially Responsible UCITS ETF (CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2250132763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>