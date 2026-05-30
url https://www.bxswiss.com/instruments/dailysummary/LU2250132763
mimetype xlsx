--- v7 (2026-05-10)
+++ v8 (2026-05-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69389d5119df4c59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93e7ad64472d43b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cd561cb82ec4998"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd045122155894804"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7cc93fac1294be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cd561cb82ec4998" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d38d911b73f4053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd045122155894804" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Switzerland IMI Socially Responsible UCITS ETF (CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2250132763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>14,792</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,902</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>14,959</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,818</x:t>
-[...26 lines deleted...]
-          <x:t>14,823</x:t>
+          <x:t>15,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,862</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>14,861</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>