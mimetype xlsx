--- v8 (2026-05-30)
+++ v9 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93e7ad64472d43b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7a1a2d344854698" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd045122155894804"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1547e9c20734eb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d38d911b73f4053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd045122155894804" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R146c31e2304e4836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1547e9c20734eb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Switzerland IMI Socially Responsible UCITS ETF (CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2250132763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>