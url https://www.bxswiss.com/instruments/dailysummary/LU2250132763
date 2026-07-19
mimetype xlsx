--- v9 (2026-06-19)
+++ v10 (2026-07-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7a1a2d344854698" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9786bf5feb64297" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1547e9c20734eb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9a899a3dc1446c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R146c31e2304e4836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1547e9c20734eb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbffbab83796f436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9a899a3dc1446c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Switzerland IMI Socially Responsible UCITS ETF (CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2250132763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...544 lines deleted...]
-          <x:t>15,522</x:t>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,427</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>15,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>