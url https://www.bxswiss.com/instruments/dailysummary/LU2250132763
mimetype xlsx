--- v10 (2026-07-19)
+++ v11 (2026-08-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9786bf5feb64297" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3149027cdff947da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9a899a3dc1446c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11d6a54a6f404bea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbffbab83796f436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9a899a3dc1446c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5c60cf4b5d04c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11d6a54a6f404bea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Switzerland IMI Socially Responsible UCITS ETF (CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2250132763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,936</x:t>
-[...21 lines deleted...]
-          <x:t>15,936</x:t>
+          <x:t>15,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,911</x:t>
-[...340 lines deleted...]
-          <x:t>15,943</x:t>
+          <x:t>16,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,874</x:t>
-[...85 lines deleted...]
-          <x:t>15,989</x:t>
+          <x:t>16,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>