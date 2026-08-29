--- v11 (2026-08-08)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3149027cdff947da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re16f93fd10d54df9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11d6a54a6f404bea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1399929dacae48f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5c60cf4b5d04c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11d6a54a6f404bea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1177b72e446423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1399929dacae48f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Switzerland IMI Socially Responsible UCITS ETF (CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2250132763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>15,943</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,874</x:t>
-[...259 lines deleted...]
-          <x:t>15,941</x:t>
+          <x:t>16,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,850</x:t>
+          <x:t>16,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,158</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>16,449</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>