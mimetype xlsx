--- v12 (2026-08-29)
+++ v13 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re16f93fd10d54df9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97caae13b66d44fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1399929dacae48f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf79fdc9a087437d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1177b72e446423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1399929dacae48f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd454080df7914aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf79fdc9a087437d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Switzerland IMI Socially Responsible UCITS ETF (CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2250132763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>15,850</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,158</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>16,071</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,157</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>16,010</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,068</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>16,236</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>