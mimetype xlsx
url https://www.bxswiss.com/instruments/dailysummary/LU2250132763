--- v13 (2026-09-19)
+++ v14 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97caae13b66d44fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ae8db9472b24399" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf79fdc9a087437d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60b629fe12ea4599"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd454080df7914aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf79fdc9a087437d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6e36fd76eba4519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60b629fe12ea4599" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Switzerland IMI Socially Responsible UCITS ETF (CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2250132763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>16,214</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,162</x:t>
-[...384 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>16,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,803</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>15,789</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>