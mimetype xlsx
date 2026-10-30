--- v14 (2026-10-10)
+++ v15 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ae8db9472b24399" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3196eb011d2e48dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60b629fe12ea4599"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R549872f42b0942b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6e36fd76eba4519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60b629fe12ea4599" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bb9fb141fb747a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R549872f42b0942b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Switzerland IMI Socially Responsible UCITS ETF (CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2250132763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,803</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>15,962</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,011</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>15,983</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,128</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>15,809</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>