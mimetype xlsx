--- v2 (2026-02-22)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc939d1fae244cbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e193ad50db64ef0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca0b2338e4f444df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb1c01663841488d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09186a148f0245b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca0b2338e4f444df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R722d05ceed5147a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb1c01663841488d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity Fund USD D3</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2209331995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...311 lines deleted...]
-          <x:t>159,200</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>06.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>162,300</x:t>
-[...279 lines deleted...]
-          <x:t>167,300</x:t>
+          <x:t>157,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>