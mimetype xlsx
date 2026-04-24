--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e193ad50db64ef0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56f750c6a73749af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb1c01663841488d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7518b4d9363f469c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R722d05ceed5147a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb1c01663841488d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb09bd07e8f648f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7518b4d9363f469c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity Fund USD D3</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2209331995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>161,700</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>161,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>164,500</x:t>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>163,600</x:t>
-[...463 lines deleted...]
-          <x:t>154,850</x:t>
+          <x:t>166,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>