--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56f750c6a73749af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6c3ed46d13d4ebb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7518b4d9363f469c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3693c7f2b3e040f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb09bd07e8f648f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7518b4d9363f469c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d710f52c6c24149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3693c7f2b3e040f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity Fund USD D3</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2209331995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>166,800</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>166,500</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>166,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,700</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>