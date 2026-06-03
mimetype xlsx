--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6c3ed46d13d4ebb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95ce218ebd8a458e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3693c7f2b3e040f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R701dc2675ada4871"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d710f52c6c24149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3693c7f2b3e040f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3260c79adbd3415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R701dc2675ada4871" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity Fund USD D3</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2209331995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>