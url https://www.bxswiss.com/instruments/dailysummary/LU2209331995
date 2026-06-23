--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95ce218ebd8a458e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d280b70484b42c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R701dc2675ada4871"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89363783f24b4d6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3260c79adbd3415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R701dc2675ada4871" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7bf12a946074c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89363783f24b4d6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity Fund USD D3</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2209331995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>192,400</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>192,050</x:t>
-[...16 lines deleted...]
-          <x:t>191,000</x:t>
+          <x:t>194,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>190,900</x:t>
-[...308 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>194,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>201,800</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>201,800</x:t>
-[...58 lines deleted...]
-          <x:t>209,800</x:t>
+          <x:t>204,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>