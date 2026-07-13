--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d280b70484b42c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf0b13c3e17a4ebf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89363783f24b4d6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc59da0ecd1ef4ffd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7bf12a946074c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89363783f24b4d6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5040513db2064008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc59da0ecd1ef4ffd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity Fund USD D3</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2209331995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>195,000</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>194,800</x:t>
-[...517 lines deleted...]
-          <x:t>208,400</x:t>
+          <x:t>201,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>