--- v8 (2026-07-13)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf0b13c3e17a4ebf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72e9867da09e4427" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc59da0ecd1ef4ffd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa0d18908b00480f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5040513db2064008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc59da0ecd1ef4ffd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4d6a644fd6542ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa0d18908b00480f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity Fund USD D3</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2209331995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>188,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>194,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>199,700</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>199,600</x:t>
-[...539 lines deleted...]
-          <x:t>202,650</x:t>
+          <x:t>195,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>