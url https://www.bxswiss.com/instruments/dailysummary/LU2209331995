--- v9 (2026-08-22)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72e9867da09e4427" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90baa8c654b14708" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa0d18908b00480f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red85d70270df4315"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4d6a644fd6542ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa0d18908b00480f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba7851991a354fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red85d70270df4315" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity Fund USD D3</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2209331995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>194,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>189,950</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>188,700</x:t>
-[...11 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>193,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>198,000</x:t>
-[...360 lines deleted...]
-          <x:t>196,000</x:t>
+          <x:t>196,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>