--- v10 (2026-09-12)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90baa8c654b14708" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R649cead2960941b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red85d70270df4315"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffa57c14cc8147a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba7851991a354fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red85d70270df4315" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea290a044ef34d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffa57c14cc8147a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity Fund USD D3</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2209331995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>199,700</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>201,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>199,400</x:t>
-[...38 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>198,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>203,400</x:t>
-[...549 lines deleted...]
-          <x:t>195,800</x:t>
+          <x:t>204,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>