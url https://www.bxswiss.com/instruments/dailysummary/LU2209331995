--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R649cead2960941b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d19b670b69d4930" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffa57c14cc8147a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re22ddb60e50f47d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea290a044ef34d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffa57c14cc8147a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb132935146524a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re22ddb60e50f47d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity Fund USD D3</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2209331995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...112 lines deleted...]
-          <x:t>197,300</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>197,200</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>197,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...80 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>196,100</x:t>
-[...26 lines deleted...]
-          <x:t>193,800</x:t>
+          <x:t>189,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>191,400</x:t>
-[...377 lines deleted...]
-          <x:t>208,500</x:t>
+          <x:t>191,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>