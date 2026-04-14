--- v5 (2026-03-24)
+++ v6 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d8e2a8477bc4d4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda2df7462183447d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R274baf660b544a5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bcbd76fd36e4685"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc426f5c3af042f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R274baf660b544a5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46e7afc9961b498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bcbd76fd36e4685" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Nasdaq-100 II UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2197908721</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,586</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>