--- v6 (2026-04-14)
+++ v7 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda2df7462183447d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83bbf33e0afc4d12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bcbd76fd36e4685"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34ce84281a4d442b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46e7afc9961b498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bcbd76fd36e4685" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53b5d87ca36f4e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34ce84281a4d442b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Nasdaq-100 II UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2197908721</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>