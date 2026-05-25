--- v7 (2026-05-04)
+++ v8 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83bbf33e0afc4d12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc312f158682f490c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34ce84281a4d442b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52a33e3606034a81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53b5d87ca36f4e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34ce84281a4d442b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc114c9144caf4abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52a33e3606034a81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Nasdaq-100 II UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2197908721</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -656,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>