--- v8 (2026-05-25)
+++ v9 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc312f158682f490c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53a71a9eb38d48e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52a33e3606034a81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fefba1e8b2f45ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc114c9144caf4abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52a33e3606034a81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91df9b3ccd154d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fefba1e8b2f45ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Nasdaq-100 II UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2197908721</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,914</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>