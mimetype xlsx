--- v9 (2026-06-14)
+++ v10 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53a71a9eb38d48e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaa3199051cd4ea1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fefba1e8b2f45ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dab70d74cc64cdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91df9b3ccd154d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fefba1e8b2f45ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d819c513d1a4229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dab70d74cc64cdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Nasdaq-100 II UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2197908721</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>