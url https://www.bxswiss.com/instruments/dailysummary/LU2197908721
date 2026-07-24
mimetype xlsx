--- v10 (2026-07-04)
+++ v11 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaa3199051cd4ea1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R856f3549c48f4f9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dab70d74cc64cdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9def1c6bebe14314"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d819c513d1a4229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dab70d74cc64cdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3ae57704f8b4af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9def1c6bebe14314" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Nasdaq-100 II UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2197908721</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,434</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>