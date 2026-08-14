--- v11 (2026-07-24)
+++ v12 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R856f3549c48f4f9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb6f0577e5b54e7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9def1c6bebe14314"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06fc74a389c74334"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3ae57704f8b4af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9def1c6bebe14314" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb77762b5ec734b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06fc74a389c74334" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Nasdaq-100 II UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2197908721</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>