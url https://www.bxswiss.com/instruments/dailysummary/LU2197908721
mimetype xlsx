--- v12 (2026-08-14)
+++ v13 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb6f0577e5b54e7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad5c4c283be24c1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06fc74a389c74334"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c588b7d1b0b424f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb77762b5ec734b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06fc74a389c74334" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1267ce1d09a4613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c588b7d1b0b424f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Nasdaq-100 II UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2197908721</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>250,114</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>249,982</x:t>
-[...458 lines deleted...]
-          <x:t>258,295</x:t>
+          <x:t>250,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,439</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>