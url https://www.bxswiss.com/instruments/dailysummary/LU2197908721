--- v13 (2026-09-03)
+++ v14 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad5c4c283be24c1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cb73d026af44a0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c588b7d1b0b424f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R080748e1f8334971"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1267ce1d09a4613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c588b7d1b0b424f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R298d5d3cc3b24c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R080748e1f8334971" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Nasdaq-100 II UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2197908721</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>255,960</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,816</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>250,439</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>