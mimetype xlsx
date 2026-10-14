--- v14 (2026-09-23)
+++ v15 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cb73d026af44a0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40440e2bd4ae4f67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R080748e1f8334971"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcab9377ed42840e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R298d5d3cc3b24c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R080748e1f8334971" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2e2745a85a145ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcab9377ed42840e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Nasdaq-100 II UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2197908721</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>