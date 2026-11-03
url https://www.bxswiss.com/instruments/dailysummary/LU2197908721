--- v15 (2026-10-14)
+++ v16 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40440e2bd4ae4f67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R613b9cbd1f7542db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcab9377ed42840e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc392b0aedde4ec7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2e2745a85a145ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcab9377ed42840e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22e6e74a1a7841aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc392b0aedde4ec7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Nasdaq-100 II UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2197908721</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>