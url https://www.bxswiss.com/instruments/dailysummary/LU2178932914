--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87bc2f8631044a22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8f55b4b1ece415c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8e258a34d2d4079"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3ce9a11d9db4b45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59b74f7f65c14df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8e258a34d2d4079" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94b0aed146f14da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3ce9a11d9db4b45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity EUR D1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2178932914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...9 lines deleted...]
-          <x:t>183,050</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>182,850</x:t>
-[...249 lines deleted...]
-          <x:t>04.02.2026</x:t>
+          <x:t>182,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,950</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>180,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>178,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>178,250</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>174,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>176,950</x:t>
-[...80 lines deleted...]
-          <x:t>181,550</x:t>
+          <x:t>171,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>