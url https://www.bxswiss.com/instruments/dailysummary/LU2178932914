--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8f55b4b1ece415c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f56c46f9f7b4998" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3ce9a11d9db4b45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bd2c724d58746ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94b0aed146f14da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3ce9a11d9db4b45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R732995bbf88a443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bd2c724d58746ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity EUR D1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2178932914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>180,500</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>180,400</x:t>
-[...16 lines deleted...]
-          <x:t>182,650</x:t>
+          <x:t>178,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,950</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>170,800</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>