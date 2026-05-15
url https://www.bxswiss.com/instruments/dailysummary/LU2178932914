--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f56c46f9f7b4998" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cd36a0983694247" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bd2c724d58746ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R495b9ac3a83d41e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R732995bbf88a443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bd2c724d58746ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66b4a665fd55454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R495b9ac3a83d41e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity EUR D1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2178932914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,384 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>180,350</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>180,150</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>182,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,250</x:t>
         </x:is>
       </x:c>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>