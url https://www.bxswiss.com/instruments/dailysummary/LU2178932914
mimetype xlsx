--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cd36a0983694247" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97d915d17c7848c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R495b9ac3a83d41e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e5ea0f48fb84656"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66b4a665fd55454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R495b9ac3a83d41e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9428c8f19574046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e5ea0f48fb84656" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity EUR D1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2178932914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...274 lines deleted...]
-          <x:t>197,400</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>196,800</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>199,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,350</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>