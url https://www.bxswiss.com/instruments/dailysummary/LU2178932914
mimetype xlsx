--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97d915d17c7848c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf128b99bd1442f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e5ea0f48fb84656"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R134de0074dc341d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9428c8f19574046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e5ea0f48fb84656" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ba92071baaf42c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R134de0074dc341d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity EUR D1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2178932914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...377 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>214,950</x:t>
-[...97 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>214,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>230,050</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>229,250</x:t>
-[...26 lines deleted...]
-          <x:t>228,950</x:t>
+          <x:t>231,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>227,950</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>