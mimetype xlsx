--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf128b99bd1442f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ad7f8ca7d754052" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R134de0074dc341d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47f2d11fad8d41e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ba92071baaf42c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R134de0074dc341d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2eb3c453212b49fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47f2d11fad8d41e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity EUR D1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2178932914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>230,050</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>229,250</x:t>
-[...26 lines deleted...]
-          <x:t>228,950</x:t>
+          <x:t>231,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>227,950</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>225,550</x:t>
-[...141 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>226,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>226,900</x:t>
-[...9 lines deleted...]
-          <x:t>226,200</x:t>
+          <x:t>224,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>