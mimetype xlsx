--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ad7f8ca7d754052" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9552eb46a3834688" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47f2d11fad8d41e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93bb60b8704a42ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2eb3c453212b49fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47f2d11fad8d41e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8345f7bb6c684e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93bb60b8704a42ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity EUR D1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2178932914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>227,950</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>225,550</x:t>
-[...141 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>226,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>226,900</x:t>
-[...264 lines deleted...]
-          <x:t>222,050</x:t>
+          <x:t>224,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>218,900</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>224,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>