--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9552eb46a3834688" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1121ff221ee6440e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93bb60b8704a42ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R204426db70f945fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8345f7bb6c684e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93bb60b8704a42ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdf4359d9365482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R204426db70f945fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity EUR D1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2178932914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>225,250</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>225,200</x:t>
-[...269 lines deleted...]
-          <x:t>211,800</x:t>
+          <x:t>223,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>216,050</x:t>
-[...144 lines deleted...]
-          <x:t>214,200</x:t>
+          <x:t>214,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>