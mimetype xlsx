--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1121ff221ee6440e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41a6745ebee6461e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R204426db70f945fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47f7d202d41e4644"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdf4359d9365482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R204426db70f945fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49c0b6bd5bea4e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47f7d202d41e4644" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity EUR D1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2178932914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>216,450</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>217,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>213,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>215,550</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>215,850</x:t>
-        </x:is>
-[...381 lines deleted...]
-          <x:t>212,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>