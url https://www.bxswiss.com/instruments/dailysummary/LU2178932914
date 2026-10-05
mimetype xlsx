--- v13 (2026-09-14)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41a6745ebee6461e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fe287aae6314175" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47f7d202d41e4644"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05a9d7e323404db4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49c0b6bd5bea4e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47f7d202d41e4644" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R470052a50adb4b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05a9d7e323404db4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity EUR D1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2178932914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>216,150</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>212,050</x:t>
-[...38 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>213,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>216,250</x:t>
-[...4 lines deleted...]
-          <x:t>214,250</x:t>
+          <x:t>210,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,950</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>213,650</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,850</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>216,850</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>214,650</x:t>
-[...97 lines deleted...]
-          <x:t>214,150</x:t>
+          <x:t>219,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>214,150</x:t>
-[...139 lines deleted...]
-          <x:t>215,850</x:t>
+          <x:t>218,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>