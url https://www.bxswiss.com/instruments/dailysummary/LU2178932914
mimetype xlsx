--- v14 (2026-10-05)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fe287aae6314175" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R378e4103d65d404f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05a9d7e323404db4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb0b6a4825e1494d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R470052a50adb4b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05a9d7e323404db4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35afb08f8de14d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb0b6a4825e1494d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Multiflex SICAV The Singularity EUR D1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2178932914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>213,050</x:t>
-[...210 lines deleted...]
-          <x:t>212,650</x:t>
+          <x:t>213,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,350</x:t>
-        </x:is>
-[...359 lines deleted...]
-          <x:t>237,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>