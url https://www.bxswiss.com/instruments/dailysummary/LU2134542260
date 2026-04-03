--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0c3aaa088404047" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fc2dd3100ed489b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R127e222afa004fd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47997e2a07b74a19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R100d1d50aa184c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R127e222afa004fd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb1ff650e03b438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47997e2a07b74a19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Technology USD I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2134542260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...107 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,300</x:t>
-[...286 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>46,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,910</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>46,910</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,785</x:t>
-[...21 lines deleted...]
-          <x:t>45,475</x:t>
+          <x:t>46,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,185</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>44,740</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>45,520</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>