--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fc2dd3100ed489b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0c4e983db334240" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47997e2a07b74a19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R127504048a05429a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb1ff650e03b438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47997e2a07b74a19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aa11937a4104861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R127504048a05429a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Technology USD I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2134542260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>46,545</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,545</x:t>
-[...625 lines deleted...]
-          <x:t>45,285</x:t>
+          <x:t>46,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>