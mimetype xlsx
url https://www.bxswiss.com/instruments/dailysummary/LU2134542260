--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0c4e983db334240" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad39432469564350" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R127504048a05429a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64801b983524435e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aa11937a4104861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R127504048a05429a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2f56d9ff22948cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64801b983524435e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Technology USD I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2134542260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>