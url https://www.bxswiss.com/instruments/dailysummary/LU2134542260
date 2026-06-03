--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad39432469564350" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc143ee5ab5224dfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64801b983524435e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5cdd37498294218"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2f56d9ff22948cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64801b983524435e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c2b1fc4903d452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5cdd37498294218" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Technology USD I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2134542260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...301 lines deleted...]
-          <x:t>55,525</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,875</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>55,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,775</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>