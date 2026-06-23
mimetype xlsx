--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc143ee5ab5224dfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde58a57adc104387" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5cdd37498294218"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90fd056f028341bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c2b1fc4903d452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5cdd37498294218" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95b172c6253e4b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90fd056f028341bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Technology USD I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2134542260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>13.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,525</x:t>
+          <x:t>61,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,375</x:t>
-[...308 lines deleted...]
-          <x:t>66,250</x:t>
+          <x:t>61,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,900</x:t>
+          <x:t>66,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>66,800</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>