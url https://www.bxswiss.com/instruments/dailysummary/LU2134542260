--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde58a57adc104387" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R500127e6f4af4ef8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90fd056f028341bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fd132a4aa404956"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95b172c6253e4b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90fd056f028341bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6db56121c56471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fd132a4aa404956" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Technology USD I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2134542260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>63,200</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...505 lines deleted...]
-          <x:t>68,150</x:t>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>