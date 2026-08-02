--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R500127e6f4af4ef8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15bec16fca384d8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fd132a4aa404956"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c3cf0216ec149a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6db56121c56471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fd132a4aa404956" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2a6247d42b94ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c3cf0216ec149a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Technology USD I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2134542260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>61,825</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>64,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>