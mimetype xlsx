--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15bec16fca384d8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9256c9ae0114ff4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c3cf0216ec149a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R103e54200eed456c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2a6247d42b94ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c3cf0216ec149a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re29692124fe4499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R103e54200eed456c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Technology USD I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2134542260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>61,800</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>61,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,300</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>61,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,075</x:t>
-[...350 lines deleted...]
-          <x:t>56,975</x:t>
+          <x:t>60,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>