--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9256c9ae0114ff4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R400e421852804159" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R103e54200eed456c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e21466494a14190"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re29692124fe4499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R103e54200eed456c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1ec43cc61cd4078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e21466494a14190" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Technology USD I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2134542260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>60,350</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,050</x:t>
-[...323 lines deleted...]
-          <x:t>60,700</x:t>
+          <x:t>61,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,550</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>61,650</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,650</x:t>
-[...193 lines deleted...]
-          <x:t>61,200</x:t>
+          <x:t>62,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>