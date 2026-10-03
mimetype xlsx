--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R400e421852804159" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb9a41a974394d98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e21466494a14190"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7b696cc0ae54769"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1ec43cc61cd4078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e21466494a14190" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9315794673724ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7b696cc0ae54769" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Technology USD I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2134542260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>61,650</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,650</x:t>
-[...26 lines deleted...]
-          <x:t>62,750</x:t>
+          <x:t>62,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,225</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>62,725</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>