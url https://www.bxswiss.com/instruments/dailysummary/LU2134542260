--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb9a41a974394d98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f78a2ea0af24aa1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7b696cc0ae54769"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cac7eca817e442c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9315794673724ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7b696cc0ae54769" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ba839f2c0ec4e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cac7eca817e442c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock GF SICAV - World Technology USD I2C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2134542260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>60,550</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,550</x:t>
-[...183 lines deleted...]
-          <x:t>61,700</x:t>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,550</x:t>
-[...377 lines deleted...]
-          <x:t>66,075</x:t>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>