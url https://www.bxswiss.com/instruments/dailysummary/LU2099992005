--- v11 (2026-09-03)
+++ v12 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6a2e781dc1f4922" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R866470fb395944b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb350fb2eb9574727"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R777721922ad447a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d8ed633ef0942be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb350fb2eb9574727" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41afdfd3f94646bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R777721922ad447a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg MSCI Global Liquid Corporates Sustainable UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2099992005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>10,655</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,558</x:t>
-[...286 lines deleted...]
-          <x:t>10,526</x:t>
+          <x:t>10,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,512</x:t>
-[...296 lines deleted...]
-          <x:t>10,469</x:t>
+          <x:t>10,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>