--- v12 (2026-09-24)
+++ v13 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R866470fb395944b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8afc6f4913d643b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R777721922ad447a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabc2e5e7aee243c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41afdfd3f94646bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R777721922ad447a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb88696dc4ae846a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabc2e5e7aee243c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg MSCI Global Liquid Corporates Sustainable UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2099992005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>10,490</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,440</x:t>
-[...177 lines deleted...]
-        <x:is>
           <x:t>10,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,377</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,391</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>