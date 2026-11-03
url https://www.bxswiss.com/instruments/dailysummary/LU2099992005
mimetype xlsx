--- v13 (2026-10-14)
+++ v14 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8afc6f4913d643b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45a382ca98e34fc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabc2e5e7aee243c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4d5364ecf4f40ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb88696dc4ae846a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabc2e5e7aee243c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra42c46b97f9f4da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4d5364ecf4f40ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg MSCI Global Liquid Corporates Sustainable UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2099992005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>10,400</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,334</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>10,375</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,362</x:t>
-[...16 lines deleted...]
-          <x:t>10,398</x:t>
+          <x:t>10,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,396</x:t>
-[...129 lines deleted...]
-          <x:t>10,341</x:t>
+          <x:t>10,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.09.2026</x:t>
-[...370 lines deleted...]
-          <x:t>10,266</x:t>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,374</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>