--- v3 (2026-03-25)
+++ v4 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6690494feb064861" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radfc6f4ba6c24d50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac8e0aee6ded43b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac2f59cb9c1a4f8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R206d4768e645450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac8e0aee6ded43b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d2d2d6996c14cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac2f59cb9c1a4f8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg MSCI Global Liquid Corporates Sustainable UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2099992005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...257 lines deleted...]
-          <x:t>10,773</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,784</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>10,813</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,807</x:t>
-[...38 lines deleted...]
-          <x:t>10,796</x:t>
+          <x:t>10,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,731</x:t>
-[...11 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>10,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,762</x:t>
-[...225 lines deleted...]
-          <x:t>10,653</x:t>
+          <x:t>10,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>