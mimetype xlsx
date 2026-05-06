--- v4 (2026-04-14)
+++ v5 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radfc6f4ba6c24d50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf88a7a3992104e9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac2f59cb9c1a4f8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7d4649c752d4aeb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d2d2d6996c14cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac2f59cb9c1a4f8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd01945206fb4603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7d4649c752d4aeb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg MSCI Global Liquid Corporates Sustainable UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2099992005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>17.03.2026</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,748</x:t>
-[...129 lines deleted...]
-          <x:t>10,670</x:t>
+          <x:t>10,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,675</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>10,595</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...343 lines deleted...]
-          <x:t>10,751</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>