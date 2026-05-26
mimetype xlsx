--- v5 (2026-05-06)
+++ v6 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf88a7a3992104e9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0431597bed974c9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7d4649c752d4aeb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cf5dc9e22394c0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd01945206fb4603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7d4649c752d4aeb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cf48b796fa64810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cf5dc9e22394c0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg MSCI Global Liquid Corporates Sustainable UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2099992005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,711</x:t>
-[...97 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>10,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,735</x:t>
-[...414 lines deleted...]
-          <x:t>10,684</x:t>
+          <x:t>10,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,652</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>