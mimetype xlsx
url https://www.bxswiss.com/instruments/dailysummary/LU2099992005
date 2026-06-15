--- v6 (2026-05-26)
+++ v7 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0431597bed974c9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97ea20c5b1b2486e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cf5dc9e22394c0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8c52ea03a6d434b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cf48b796fa64810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cf5dc9e22394c0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfb9901abce04d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8c52ea03a6d434b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg MSCI Global Liquid Corporates Sustainable UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2099992005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,750</x:t>
-[...43 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,688</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>05.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,704</x:t>
-[...360 lines deleted...]
-          <x:t>10,652</x:t>
+          <x:t>10,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>