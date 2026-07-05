--- v7 (2026-06-15)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97ea20c5b1b2486e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e38439be55e48a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8c52ea03a6d434b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a9b642f5bc54cdc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfb9901abce04d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8c52ea03a6d434b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red8d032aa658416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a9b642f5bc54cdc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg MSCI Global Liquid Corporates Sustainable UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2099992005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...92 lines deleted...]
-          <x:t>10,576</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,558</x:t>
-[...11 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>10,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,754</x:t>
-[...43 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>10,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,731</x:t>
-[...48 lines deleted...]
-          <x:t>10,719</x:t>
+          <x:t>10,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,649</x:t>
-[...65 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>10,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,718</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...227 lines deleted...]
-          <x:t>10,721</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>