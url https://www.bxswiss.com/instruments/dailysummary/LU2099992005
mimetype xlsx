--- v8 (2026-07-05)
+++ v9 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e38439be55e48a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc74103b7a22545f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a9b642f5bc54cdc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80977a8b34be44ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red8d032aa658416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a9b642f5bc54cdc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35b91811f2694f1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80977a8b34be44ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg MSCI Global Liquid Corporates Sustainable UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2099992005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>10,719</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,700</x:t>
-[...593 lines deleted...]
-          <x:t>10,714</x:t>
+          <x:t>10,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>