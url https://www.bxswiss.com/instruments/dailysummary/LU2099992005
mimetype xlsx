--- v9 (2026-07-25)
+++ v10 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc74103b7a22545f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9686c63a28154dcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80977a8b34be44ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9865f3ec59004a04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35b91811f2694f1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80977a8b34be44ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R059af79d540841f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9865f3ec59004a04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg MSCI Global Liquid Corporates Sustainable UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2099992005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>10,767</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,739</x:t>
-[...16 lines deleted...]
-          <x:t>10,775</x:t>
+          <x:t>10,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,714</x:t>
-[...43 lines deleted...]
-          <x:t>10,769</x:t>
+          <x:t>10,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,689</x:t>
-[...178 lines deleted...]
-          <x:t>10,691</x:t>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,574</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,564</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,615</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>10,540</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>