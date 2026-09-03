--- v10 (2026-08-14)
+++ v11 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9686c63a28154dcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6a2e781dc1f4922" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9865f3ec59004a04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb350fb2eb9574727"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R059af79d540841f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9865f3ec59004a04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d8ed633ef0942be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb350fb2eb9574727" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg MSCI Global Liquid Corporates Sustainable UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2099992005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>10,670</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,612</x:t>
-[...70 lines deleted...]
-          <x:t>10,693</x:t>
+          <x:t>10,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,626</x:t>
-[...367 lines deleted...]
-          <x:t>10,673</x:t>
+          <x:t>10,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,570</x:t>
-[...134 lines deleted...]
-          <x:t>10,580</x:t>
+          <x:t>10,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>