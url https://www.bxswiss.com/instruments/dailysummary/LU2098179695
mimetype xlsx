--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R623e470d191c49bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec88eab63ec14ebe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c875888188345bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1ddb917885e43fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91a8b45a2d7d4105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c875888188345bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf42d383aebad4daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1ddb917885e43fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - BBG Japan Treasury 1-3 UCITS ETF JPY Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2098179695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,766</x:t>
-[...26 lines deleted...]
-          <x:t>5,843</x:t>
+          <x:t>5,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,768</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,824</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,834</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>16.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,813</x:t>
-        </x:is>
-[...526 lines deleted...]
-          <x:t>5,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>