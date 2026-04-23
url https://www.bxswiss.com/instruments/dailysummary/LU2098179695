--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec88eab63ec14ebe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99ff57b5306a4864" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1ddb917885e43fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0a2267bac3c4701"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf42d383aebad4daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1ddb917885e43fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac654908b3fa4fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0a2267bac3c4701" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - BBG Japan Treasury 1-3 UCITS ETF JPY Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2098179695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,721</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>5,722</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,720</x:t>
-[...33 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>5,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,701</x:t>
-        </x:is>
-[...445 lines deleted...]
-          <x:t>5,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>