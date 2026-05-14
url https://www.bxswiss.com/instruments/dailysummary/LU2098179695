--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99ff57b5306a4864" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7798392dc224395" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0a2267bac3c4701"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04ea9ab4a3a64edf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac654908b3fa4fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0a2267bac3c4701" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d43df7000bb48b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04ea9ab4a3a64edf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - BBG Japan Treasury 1-3 UCITS ETF JPY Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2098179695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>5,892</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,762</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>5,787</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,777</x:t>
-[...21 lines deleted...]
-          <x:t>5,757</x:t>
+          <x:t>5,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,768</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>5,771</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,753</x:t>
-        </x:is>
-[...462 lines deleted...]
-          <x:t>5,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>