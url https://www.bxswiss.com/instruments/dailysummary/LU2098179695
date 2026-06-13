--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7798392dc224395" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14a323df04904c5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04ea9ab4a3a64edf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d2251fb7a8c4527"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d43df7000bb48b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04ea9ab4a3a64edf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fd256b2b1f4449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d2251fb7a8c4527" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - BBG Japan Treasury 1-3 UCITS ETF JPY Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2098179695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,742</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,743</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,732</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,717</x:t>
-[...11 lines deleted...]
-          <x:t>5,697</x:t>
+          <x:t>5,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,689</x:t>
-[...80 lines deleted...]
-          <x:t>5,702</x:t>
+          <x:t>5,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,721</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>24.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,731</x:t>
-[...97 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>5,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,855</x:t>
-[...21 lines deleted...]
-          <x:t>5,786</x:t>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,774</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>5,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,775</x:t>
-[...90 lines deleted...]
-          <x:t>5,753</x:t>
+          <x:t>5,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>