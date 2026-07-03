--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14a323df04904c5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8d97136633947b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d2251fb7a8c4527"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c2e334949fb44a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fd256b2b1f4449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d2251fb7a8c4527" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8714ac400f3444cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c2e334949fb44a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - BBG Japan Treasury 1-3 UCITS ETF JPY Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2098179695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,749</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>5,768</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,753</x:t>
-[...146 lines deleted...]
-          <x:t>5,747</x:t>
+          <x:t>5,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,786</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...288 lines deleted...]
-          <x:t>5,784</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,799</x:t>
-        </x:is>
-[...116 lines deleted...]
-          <x:t>5,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>