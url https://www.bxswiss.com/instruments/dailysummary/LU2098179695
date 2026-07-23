--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8d97136633947b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re51b70ccd2e94ab5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c2e334949fb44a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd50d80121e34b61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8714ac400f3444cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c2e334949fb44a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1883c835b884360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd50d80121e34b61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - BBG Japan Treasury 1-3 UCITS ETF JPY Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2098179695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,799</x:t>
-[...4 lines deleted...]
-          <x:t>5,772</x:t>
+          <x:t>5,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,784</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>09.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,777</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,765</x:t>
-[...43 lines deleted...]
-          <x:t>5,781</x:t>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,797</x:t>
-        </x:is>
-[...413 lines deleted...]
-          <x:t>5,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>