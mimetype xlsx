--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re51b70ccd2e94ab5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e694d4280ea4a00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd50d80121e34b61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d6098028de14fd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1883c835b884360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd50d80121e34b61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59ce215a43a44800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d6098028de14fd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - BBG Japan Treasury 1-3 UCITS ETF JPY Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2098179695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,831</x:t>
-[...48 lines deleted...]
-          <x:t>5,832</x:t>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,830</x:t>
-[...544 lines deleted...]
-          <x:t>5,797</x:t>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>