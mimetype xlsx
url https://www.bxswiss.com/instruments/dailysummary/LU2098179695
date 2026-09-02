--- v12 (2026-08-12)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e694d4280ea4a00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e6956da1e3a476e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d6098028de14fd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra32371253c5747f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59ce215a43a44800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d6098028de14fd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1d88f2d3ea3432b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra32371253c5747f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - BBG Japan Treasury 1-3 UCITS ETF JPY Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2098179695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,836</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,789</x:t>
-[...544 lines deleted...]
-          <x:t>5,908</x:t>
+          <x:t>5,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>