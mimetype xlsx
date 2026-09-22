--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e6956da1e3a476e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4ad0c8df3ad4e2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra32371253c5747f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e783552b2ab4584"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1d88f2d3ea3432b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra32371253c5747f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab6dae6e24cf4307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e783552b2ab4584" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - BBG Japan Treasury 1-3 UCITS ETF JPY Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2098179695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>5,975</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,966</x:t>
-[...539 lines deleted...]
-          <x:t>5,868</x:t>
+          <x:t>6,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>