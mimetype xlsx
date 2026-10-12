--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4ad0c8df3ad4e2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2808da04c6954f42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e783552b2ab4584"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38bb64b85a4c417b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab6dae6e24cf4307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e783552b2ab4584" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83c88ab76e254d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38bb64b85a4c417b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - BBG Japan Treasury 1-3 UCITS ETF JPY Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2098179695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...274 lines deleted...]
-          <x:t>5,989</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,968</x:t>
-[...11 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,078</x:t>
-[...16 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,105</x:t>
-[...21 lines deleted...]
-          <x:t>6,105</x:t>
+          <x:t>6,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,094</x:t>
-[...102 lines deleted...]
-          <x:t>6,126</x:t>
+          <x:t>6,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,093</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>6,040</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>