--- v15 (2026-10-12)
+++ v16 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2808da04c6954f42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R968e8d9d95934a26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38bb64b85a4c417b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re82ab2edeac94d1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83c88ab76e254d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38bb64b85a4c417b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3cdc8e6abce4bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re82ab2edeac94d1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - BBG Japan Treasury 1-3 UCITS ETF JPY Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2098179695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,128</x:t>
+          <x:t>6,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,102</x:t>
-[...146 lines deleted...]
-          <x:t>6,085</x:t>
+          <x:t>6,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,043</x:t>
-[...11 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>6,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,071</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>6,090</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,067</x:t>
-        </x:is>
-[...3 lines deleted...]
-          <x:t>6,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>