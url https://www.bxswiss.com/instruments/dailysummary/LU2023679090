--- v4 (2026-03-09)
+++ v5 (2026-04-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e199942de6b496d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e2721f9af494e30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3307acb91f24436a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d8168183d3d45ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ab61ed5e1214e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3307acb91f24436a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f0a38786d604576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d8168183d3d45ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lyxor MSCI Future Mobility ESG Filtered (DR) UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2023679090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>20,945</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,906</x:t>
-[...118 lines deleted...]
-        <x:is>
           <x:t>20,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,349</x:t>
-[...117 lines deleted...]
-          <x:t>19,709</x:t>
+          <x:t>20,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>