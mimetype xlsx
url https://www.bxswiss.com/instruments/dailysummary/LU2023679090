--- v5 (2026-04-19)
+++ v6 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e2721f9af494e30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74c262f9579f4472" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d8168183d3d45ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6eaeaf8686e4caa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f0a38786d604576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d8168183d3d45ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcee2fe4a8e674c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6eaeaf8686e4caa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lyxor MSCI Future Mobility ESG Filtered (DR) UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2023679090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>