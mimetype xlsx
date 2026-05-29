--- v6 (2026-05-09)
+++ v7 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74c262f9579f4472" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra49ca10460b046bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6eaeaf8686e4caa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07b83775e0fa4342"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcee2fe4a8e674c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6eaeaf8686e4caa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R435a30cc13914089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07b83775e0fa4342" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lyxor MSCI Future Mobility ESG Filtered (DR) UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2023679090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>21,875</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,687</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>21,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,977</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>