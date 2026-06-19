--- v7 (2026-05-29)
+++ v8 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra49ca10460b046bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fde5d84161b48b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07b83775e0fa4342"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d13238dd8c24a8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,486 +91,108 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R435a30cc13914089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07b83775e0fa4342" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20a96b27997c42f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d13238dd8c24a8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>Lyxor MSCI Future Mobility ESG Filtered (DR) UCITS ETF Acc</x:t>
+          <x:t>Amundi MSCI Smart Mobility UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2023679090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
     </x:row>
     <x:row>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,537</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>