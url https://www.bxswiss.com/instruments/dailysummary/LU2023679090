--- v8 (2026-06-19)
+++ v9 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fde5d84161b48b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa7cd4c70b534413" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d13238dd8c24a8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ca6c4f04e974661"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20a96b27997c42f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d13238dd8c24a8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3659d377cb40496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ca6c4f04e974661" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Smart Mobility UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2023679090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,233</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>24,338</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,135</x:t>
-[...269 lines deleted...]
-          <x:t>24,582</x:t>
+          <x:t>24,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>