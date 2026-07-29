--- v9 (2026-07-09)
+++ v10 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa7cd4c70b534413" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R977945d570d24661" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ca6c4f04e974661"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R008bd97e22af4d92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3659d377cb40496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ca6c4f04e974661" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ad8487430ee4ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R008bd97e22af4d92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Smart Mobility UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2023679090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...176 lines deleted...]
-          <x:t>24,110</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,149</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>