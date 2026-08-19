--- v10 (2026-07-29)
+++ v11 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R977945d570d24661" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8674fb557cbd4e44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R008bd97e22af4d92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7f1ac28f80b4aa0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ad8487430ee4ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R008bd97e22af4d92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd71208c1b6641b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7f1ac28f80b4aa0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Smart Mobility UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2023679090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>