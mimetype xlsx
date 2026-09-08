--- v11 (2026-08-19)
+++ v12 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8674fb557cbd4e44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9721fe77ad3f4a7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7f1ac28f80b4aa0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11e9d81377044b48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd71208c1b6641b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7f1ac28f80b4aa0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dce80c33db1428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11e9d81377044b48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Smart Mobility UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2023679090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>22,525</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...208 lines deleted...]
-          <x:t>23,036</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,456</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>