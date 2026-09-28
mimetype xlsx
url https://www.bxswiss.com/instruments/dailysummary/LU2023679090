--- v12 (2026-09-08)
+++ v13 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9721fe77ad3f4a7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red5e7cb9c3944806" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11e9d81377044b48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra40e3813b6294556"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dce80c33db1428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11e9d81377044b48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce1a5eb4509e4ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra40e3813b6294556" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Smart Mobility UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2023679090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>22,702</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,617</x:t>
-[...571 lines deleted...]
-          <x:t>23,456</x:t>
+          <x:t>23,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>