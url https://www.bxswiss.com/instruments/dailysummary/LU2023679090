--- v13 (2026-09-28)
+++ v14 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red5e7cb9c3944806" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5a67cc9f8924eb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra40e3813b6294556"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R219bf2b922a04bcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce1a5eb4509e4ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra40e3813b6294556" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85501367cef6462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R219bf2b922a04bcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Smart Mobility UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2023679090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,262</x:t>
-[...576 lines deleted...]
-          <x:t>23,449</x:t>
+          <x:t>22,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>