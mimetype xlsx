--- v14 (2026-10-18)
+++ v15 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5a67cc9f8924eb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2036d9a5bb6c4f07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R219bf2b922a04bcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b7a1eaf67d940d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85501367cef6462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R219bf2b922a04bcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c275d412d4245f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b7a1eaf67d940d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Smart Mobility UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2023679090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>