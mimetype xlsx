--- v13 (2026-09-03)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2a088a6c89d43c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ce230e4e5cd47a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2437176de9b4144"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda853f1afa324ac7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde091f41b12b4dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2437176de9b4144" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R000b939e92964d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda853f1afa324ac7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Curve steepening 2-10Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2018762653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,805</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>80,818</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>