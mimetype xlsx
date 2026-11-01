--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ce230e4e5cd47a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02407af2c25144b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda853f1afa324ac7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19e03ca79a774bc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R000b939e92964d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda853f1afa324ac7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re86afc39fd304072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19e03ca79a774bc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Curve steepening 2-10Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2018762653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>