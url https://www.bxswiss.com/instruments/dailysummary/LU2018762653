--- v5 (2026-03-14)
+++ v6 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra54fbdf965ec43d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e5c9fea8b024fe8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R388894f4359e4342"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01cd3239dff44e21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1626711bcf684ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R388894f4359e4342" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8037e2f0b9d45d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01cd3239dff44e21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Curve steepening 2-10Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2018762653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...53 lines deleted...]
-          <x:t>12.02.2026</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,027</x:t>
-        </x:is>
-[...580 lines deleted...]
-          <x:t>78,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>