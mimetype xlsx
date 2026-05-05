--- v6 (2026-04-14)
+++ v7 (2026-05-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e5c9fea8b024fe8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b9e0829a97e48f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01cd3239dff44e21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5fdfbe0d4914938"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8037e2f0b9d45d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01cd3239dff44e21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f2426e3e9ee4754" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5fdfbe0d4914938" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Curve steepening 2-10Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2018762653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,538 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>77,095</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,537</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>78,018</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,654</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>77,027</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>