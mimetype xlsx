--- v7 (2026-05-05)
+++ v8 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b9e0829a97e48f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1c22b5b2068452e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5fdfbe0d4914938"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c526bf1ca854b03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f2426e3e9ee4754" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5fdfbe0d4914938" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20968b63f536445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c526bf1ca854b03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Curve steepening 2-10Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2018762653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -656,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>