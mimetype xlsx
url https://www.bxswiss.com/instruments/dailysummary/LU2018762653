--- v8 (2026-05-25)
+++ v9 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1c22b5b2068452e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd51f30af01cf460e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c526bf1ca854b03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f6403c930064645"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20968b63f536445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c526bf1ca854b03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45b09b4e861e4375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f6403c930064645" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Curve steepening 2-10Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2018762653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...188 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,536</x:t>
-[...242 lines deleted...]
-          <x:t>77,935</x:t>
+          <x:t>77,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,887</x:t>
-[...33 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>77,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,492</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>77,508</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>