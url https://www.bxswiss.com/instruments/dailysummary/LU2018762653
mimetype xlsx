--- v9 (2026-06-14)
+++ v10 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd51f30af01cf460e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf5fb8f90b2d41d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f6403c930064645"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R765a216e9ef44cb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45b09b4e861e4375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f6403c930064645" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra85892a208c74360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R765a216e9ef44cb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Curve steepening 2-10Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2018762653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,911</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>78,611</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,105</x:t>
-[...431 lines deleted...]
-          <x:t>78,322</x:t>
+          <x:t>78,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>