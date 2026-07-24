--- v10 (2026-07-04)
+++ v11 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf5fb8f90b2d41d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8362155cb8244efc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R765a216e9ef44cb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c73a947b0cf4fec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra85892a208c74360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R765a216e9ef44cb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc54b4fd8ec5b4911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c73a947b0cf4fec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Curve steepening 2-10Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2018762653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,962</x:t>
-[...21 lines deleted...]
-          <x:t>78,825</x:t>
+          <x:t>79,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,084</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,138</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,975</x:t>
-[...92 lines deleted...]
-          <x:t>79,119</x:t>
+          <x:t>78,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,971</x:t>
-[...70 lines deleted...]
-          <x:t>79,250</x:t>
+          <x:t>79,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,553</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>78,979</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>