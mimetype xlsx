--- v11 (2026-07-24)
+++ v12 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8362155cb8244efc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31270a88d1b64977" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c73a947b0cf4fec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R328af76008ec4de7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc54b4fd8ec5b4911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c73a947b0cf4fec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1011d78538949c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R328af76008ec4de7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Curve steepening 2-10Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2018762653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>79,250</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,553</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...332 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,924</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>