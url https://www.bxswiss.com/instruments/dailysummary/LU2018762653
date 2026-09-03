--- v12 (2026-08-13)
+++ v13 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31270a88d1b64977" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2a088a6c89d43c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R328af76008ec4de7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2437176de9b4144"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1011d78538949c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R328af76008ec4de7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde091f41b12b4dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2437176de9b4144" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi US Curve steepening 2-10Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2018762653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>80,027</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,909</x:t>
-[...335 lines deleted...]
-          <x:t>80,808</x:t>
+          <x:t>79,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,776</x:t>
-[...247 lines deleted...]
-          <x:t>80,882</x:t>
+          <x:t>80,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>