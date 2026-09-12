--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10059e77328b458e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08b25680e98a4a1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf251352df0a749c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e4812394dc94d19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec18df9475434922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf251352df0a749c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re056b955b6e04160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e4812394dc94d19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 Swap UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2009147757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,710</x:t>
-[...4 lines deleted...]
-          <x:t>13,538</x:t>
+          <x:t>13,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...328 lines deleted...]
-          <x:t>13,435</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,431</x:t>
-[...4 lines deleted...]
-          <x:t>13,502</x:t>
+          <x:t>13,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>