--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08b25680e98a4a1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1287bf7852d44be7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e4812394dc94d19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red126d37a22c4b32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re056b955b6e04160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e4812394dc94d19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5c54dff7b014492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red126d37a22c4b32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 Swap UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2009147757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,953</x:t>
-[...31 lines deleted...]
-          <x:t>13,885</x:t>
+          <x:t>13,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,889</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>13,745</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,054</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>