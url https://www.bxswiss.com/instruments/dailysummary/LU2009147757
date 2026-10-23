--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1287bf7852d44be7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47a90c09bee9430b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red126d37a22c4b32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R706f2eabd0874da9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5c54dff7b014492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red126d37a22c4b32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf993405c10b84654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R706f2eabd0874da9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 Swap UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2009147757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>