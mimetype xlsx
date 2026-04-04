--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12d9240ede15412e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ff63c59b9794f19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cceadc7133545f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ee9871f644a483c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23b97f95a9624c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cceadc7133545f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4122a3b4dba6425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ee9871f644a483c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 Swap UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2009147757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,854</x:t>
-[...97 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>11,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,631</x:t>
-[...43 lines deleted...]
-          <x:t>19.02.2026</x:t>
+          <x:t>11,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,699</x:t>
-[...53 lines deleted...]
-          <x:t>11,752</x:t>
+          <x:t>11,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,616</x:t>
-[...377 lines deleted...]
-          <x:t>11,530</x:t>
+          <x:t>11,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>