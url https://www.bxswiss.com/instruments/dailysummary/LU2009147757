--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ff63c59b9794f19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d1de9737487455d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ee9871f644a483c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3285fd77ed84218"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4122a3b4dba6425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ee9871f644a483c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8e4857e304f4d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3285fd77ed84218" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 Swap UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2009147757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>11,779</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,699</x:t>
-[...539 lines deleted...]
-          <x:t>11,527</x:t>
+          <x:t>11,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>