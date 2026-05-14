--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d1de9737487455d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38d63bdfbcb54bd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3285fd77ed84218"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re36899427e324354"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8e4857e304f4d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3285fd77ed84218" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69838b4d102d4b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re36899427e324354" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 Swap UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2009147757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,877</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>11,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,956</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>