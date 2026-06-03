--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38d63bdfbcb54bd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f3d778ca4cd4750" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re36899427e324354"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35bfb0cbf6194035"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69838b4d102d4b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re36899427e324354" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57ad9909d9544227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35bfb0cbf6194035" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 Swap UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2009147757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...296 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,435</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>12,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,440</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>