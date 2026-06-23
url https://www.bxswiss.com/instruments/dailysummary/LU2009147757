--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f3d778ca4cd4750" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red31e209976e49b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35bfb0cbf6194035"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17120ca643af49f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57ad9909d9544227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35bfb0cbf6194035" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R344a49043d95427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17120ca643af49f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 Swap UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2009147757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>12,890</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,855</x:t>
-[...296 lines deleted...]
-          <x:t>13,142</x:t>
+          <x:t>12,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>