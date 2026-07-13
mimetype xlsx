--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red31e209976e49b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f4fc63fa4564fe8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17120ca643af49f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0590b90aa63545d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R344a49043d95427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17120ca643af49f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd4e8e3488944747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0590b90aa63545d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 Swap UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2009147757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>13,052</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,032</x:t>
-[...151 lines deleted...]
-          <x:t>13,106</x:t>
+          <x:t>13,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,177</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>13,265</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>