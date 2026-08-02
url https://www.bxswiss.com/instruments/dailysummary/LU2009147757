--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f4fc63fa4564fe8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52f7e3fa407a4d11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0590b90aa63545d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7f32b9661534b72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd4e8e3488944747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0590b90aa63545d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ebc49c1ebd544f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7f32b9661534b72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 Swap UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2009147757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>13,106</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,177</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>22.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,387</x:t>
-[...178 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>13,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,279</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>13,397</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>