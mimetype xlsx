--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52f7e3fa407a4d11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10059e77328b458e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7f32b9661534b72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf251352df0a749c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ebc49c1ebd544f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7f32b9661534b72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec18df9475434922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf251352df0a749c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 Swap UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU2009147757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,279</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>13,298</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,253</x:t>
-[...16 lines deleted...]
-          <x:t>13,363</x:t>
+          <x:t>13,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,322</x:t>
-[...168 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>13,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,433</x:t>
-[...63 lines deleted...]
-          <x:t>13,205</x:t>
+          <x:t>13,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>