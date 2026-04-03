--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R326f45967829463f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63c3a7caed0d4e3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d592231b56f4669"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra21fcd73e2294f75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra01c974edec4406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d592231b56f4669" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R587464c61c5846b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra21fcd73e2294f75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI China ESG Leaders Extra UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900068914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>99,236</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,626</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>