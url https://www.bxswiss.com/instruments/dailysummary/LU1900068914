--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63c3a7caed0d4e3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R857aa94dd9c64aae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra21fcd73e2294f75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d16bf9c4fbb4bff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R587464c61c5846b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra21fcd73e2294f75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc94bafb1f71f4984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d16bf9c4fbb4bff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI China ESG Leaders Extra UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900068914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>