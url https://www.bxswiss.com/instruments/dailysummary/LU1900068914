--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R857aa94dd9c64aae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde39fb15fee049a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d16bf9c4fbb4bff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ef78b621f674372"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc94bafb1f71f4984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d16bf9c4fbb4bff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ed500e55bfc4920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ef78b621f674372" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI China ESG Leaders Extra UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900068914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>