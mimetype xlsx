--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde39fb15fee049a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf720e93cef9845e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ef78b621f674372"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d36c31bd5c64ae0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ed500e55bfc4920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ef78b621f674372" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08291b510149476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d36c31bd5c64ae0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI China ESG Leaders Extra UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900068914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>94,169</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,933</x:t>
-[...571 lines deleted...]
-          <x:t>99,503</x:t>
+          <x:t>94,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>