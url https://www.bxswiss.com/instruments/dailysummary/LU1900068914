--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf720e93cef9845e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf772f458fb5c4073" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d36c31bd5c64ae0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R369548ad64814c62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08291b510149476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d36c31bd5c64ae0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a9919049b4946b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R369548ad64814c62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI China ESG Leaders Extra UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900068914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>