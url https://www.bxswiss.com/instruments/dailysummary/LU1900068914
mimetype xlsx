--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf772f458fb5c4073" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dd52b7789584c29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R369548ad64814c62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe6213dba00e48e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a9919049b4946b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R369548ad64814c62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c5e24fca4724ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe6213dba00e48e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI China ESG Leaders Extra UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900068914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>92,165</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,939</x:t>
-[...393 lines deleted...]
-        <x:is>
           <x:t>91,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,986</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>