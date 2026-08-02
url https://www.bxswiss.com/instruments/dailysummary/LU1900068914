--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dd52b7789584c29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6b297fcc2294e94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe6213dba00e48e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R170b91a719a646d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c5e24fca4724ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe6213dba00e48e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ed93251d53242d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R170b91a719a646d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI China ESG Leaders Extra UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900068914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>