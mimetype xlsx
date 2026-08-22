--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6b297fcc2294e94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e6bbfa000c245db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R170b91a719a646d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72f2a18a61d14984"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ed93251d53242d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R170b91a719a646d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8882071ec235470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72f2a18a61d14984" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI China ESG Leaders Extra UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900068914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>