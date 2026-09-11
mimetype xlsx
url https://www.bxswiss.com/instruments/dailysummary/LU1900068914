--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e6bbfa000c245db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec8c3ca3fb0e4e3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72f2a18a61d14984"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10a21003ef644a5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8882071ec235470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72f2a18a61d14984" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfdedb493f9443e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10a21003ef644a5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI China ESG Leaders Extra UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900068914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,576 +149,198 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>97,065</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,622</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...312 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,889</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>