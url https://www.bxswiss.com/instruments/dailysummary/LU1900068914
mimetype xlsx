--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec8c3ca3fb0e4e3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5beac9358d8e4ade" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10a21003ef644a5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57c5e046c5794e6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfdedb493f9443e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10a21003ef644a5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca7464b4ad6349c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57c5e046c5794e6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI China ESG Leaders Extra UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900068914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,918</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>