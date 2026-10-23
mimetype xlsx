--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5beac9358d8e4ade" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c9584680c9d4031" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57c5e046c5794e6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20d5010134394723"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca7464b4ad6349c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57c5e046c5794e6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40e332d28ca64011" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20d5010134394723" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI China ESG Leaders Extra UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900068914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...144 lines deleted...]
-          <x:t>94,755</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,112</x:t>
-[...43 lines deleted...]
-          <x:t>92,871</x:t>
+          <x:t>95,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,396</x:t>
-[...431 lines deleted...]
-          <x:t>91,918</x:t>
+          <x:t>92,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>