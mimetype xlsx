--- v5 (2026-03-17)
+++ v6 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1f2d468ae5f40ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2438be9284c4c58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72fb1a65e55d4d23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4205106b7f4f4888"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7515837ecb864b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72fb1a65e55d4d23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2923b9adb1342b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4205106b7f4f4888" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI AC Asia Pacific Ex Japan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900068328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>79,704</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,526</x:t>
-[...506 lines deleted...]
-        <x:is>
           <x:t>76,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,261</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>