--- v6 (2026-04-07)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2438be9284c4c58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dd6fc7ffcf04f46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4205106b7f4f4888"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99ded4194cde4a32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2923b9adb1342b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4205106b7f4f4888" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reccf572e66964254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99ded4194cde4a32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI AC Asia Pacific Ex Japan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900068328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>