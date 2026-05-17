--- v7 (2026-04-27)
+++ v8 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dd6fc7ffcf04f46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06a44fce42884da7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99ded4194cde4a32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc36522447b4484c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reccf572e66964254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99ded4194cde4a32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58cfee02c38f4644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc36522447b4484c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI AC Asia Pacific Ex Japan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900068328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>