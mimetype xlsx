--- v8 (2026-05-17)
+++ v9 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06a44fce42884da7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8668d228937b4857" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc36522447b4484c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabdf969a8bc64e8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58cfee02c38f4644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc36522447b4484c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfddef3b8841a42de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabdf969a8bc64e8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI AC Asia Pacific Ex Japan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900068328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>