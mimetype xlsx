--- v9 (2026-06-06)
+++ v10 (2026-06-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8668d228937b4857" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd836b5e965134f66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabdf969a8bc64e8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a42616594e640e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfddef3b8841a42de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabdf969a8bc64e8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd926713434044a12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a42616594e640e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI AC Asia Pacific Ex Japan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900068328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,722</x:t>
-[...286 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>89,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,144</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...92 lines deleted...]
-          <x:t>89,711</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>