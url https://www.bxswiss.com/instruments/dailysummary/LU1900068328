--- v10 (2026-06-28)
+++ v11 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd836b5e965134f66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55879c8eaf9e4fd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a42616594e640e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb25f15711c84096"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd926713434044a12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a42616594e640e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re586ebd889d24f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb25f15711c84096" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI AC Asia Pacific Ex Japan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900068328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,144</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...445 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,433</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>