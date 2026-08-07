--- v11 (2026-07-18)
+++ v12 (2026-08-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55879c8eaf9e4fd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49cf7feb957343e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb25f15711c84096"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfda8271b0cd4c21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re586ebd889d24f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb25f15711c84096" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcfb656b90244bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfda8271b0cd4c21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI AC Asia Pacific Ex Japan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900068328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...306 lines deleted...]
-          <x:t>94,378</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,261</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>90,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,470</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>