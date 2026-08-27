--- v12 (2026-08-07)
+++ v13 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49cf7feb957343e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ac7b759f6254345" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfda8271b0cd4c21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra184de26f1514214"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcfb656b90244bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfda8271b0cd4c21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5260d2163594409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra184de26f1514214" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI AC Asia Pacific Ex Japan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900068328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>92,379</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,743</x:t>
-[...389 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>90,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,642</x:t>
-[...36 lines deleted...]
-          <x:t>92,027</x:t>
+          <x:t>92,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>