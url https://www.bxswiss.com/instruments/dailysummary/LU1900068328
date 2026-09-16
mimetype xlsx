--- v13 (2026-08-27)
+++ v14 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ac7b759f6254345" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ad8da8206534431" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra184de26f1514214"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6dceeab49e342ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5260d2163594409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra184de26f1514214" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ed736a6f6764d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6dceeab49e342ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI AC Asia Pacific Ex Japan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900068328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,642</x:t>
-[...367 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>92,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,942</x:t>
-[...36 lines deleted...]
-          <x:t>93,411</x:t>
+          <x:t>92,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,439</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>