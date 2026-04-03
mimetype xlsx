--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27c6c291d9e14342" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1575ca69eaba4cf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f3948e923af41b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ff4ca8d37424af3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a76f6447e804524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f3948e923af41b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R937b8985635a42ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ff4ca8d37424af3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI China ESG Leaders Extra UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900067940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>