--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1575ca69eaba4cf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdab6457494ad4993" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ff4ca8d37424af3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b0c8d4ff46c4a2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R937b8985635a42ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ff4ca8d37424af3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebb5f57ef44348ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b0c8d4ff46c4a2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI China ESG Leaders Extra UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900067940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,919</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>12.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,953</x:t>
-        </x:is>
-[...418 lines deleted...]
-          <x:t>21,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>