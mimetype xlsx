--- v8 (2026-04-24)
+++ v9 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdab6457494ad4993" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4681477dcc254847" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b0c8d4ff46c4a2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4ab9140683248ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebb5f57ef44348ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b0c8d4ff46c4a2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7204eafc02444f9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4ab9140683248ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI China ESG Leaders Extra UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900067940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>21,407</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,700</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,919</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>