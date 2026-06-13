--- v9 (2026-05-15)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4681477dcc254847" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0ce4ec25fd24d2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4ab9140683248ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10327240483d49b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7204eafc02444f9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4ab9140683248ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66076e49e4004951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10327240483d49b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI China ESG Leaders Extra UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900067940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>21,666</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,622</x:t>
-[...345 lines deleted...]
-          <x:t>21,778</x:t>
+          <x:t>21,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,742</x:t>
-[...215 lines deleted...]
-          <x:t>22,899</x:t>
+          <x:t>21,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>