--- v10 (2026-06-13)
+++ v11 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0ce4ec25fd24d2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05ff44eb49e9405d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10327240483d49b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54df6888335941f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66076e49e4004951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10327240483d49b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20ce1c91e109436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54df6888335941f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI China ESG Leaders Extra UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900067940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,222</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>21,398</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,099</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>