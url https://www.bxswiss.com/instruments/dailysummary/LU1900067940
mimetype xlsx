--- v11 (2026-07-03)
+++ v12 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05ff44eb49e9405d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0f690c60bba469c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54df6888335941f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf04a9cd233f64322"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20ce1c91e109436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54df6888335941f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e8ea508be4144c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf04a9cd233f64322" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI China ESG Leaders Extra UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900067940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>21,490</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,266</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>20,010</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>