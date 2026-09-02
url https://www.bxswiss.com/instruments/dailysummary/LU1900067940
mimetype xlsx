--- v12 (2026-07-23)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0f690c60bba469c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R259ae6606b734888" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf04a9cd233f64322"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59135bfbeac443a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e8ea508be4144c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf04a9cd233f64322" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe79d2550d334d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59135bfbeac443a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI China ESG Leaders Extra UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900067940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>21,701</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>