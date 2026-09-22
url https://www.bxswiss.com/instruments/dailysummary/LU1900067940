--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R259ae6606b734888" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ae9792719ad4556" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59135bfbeac443a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R905ef214aa8a401a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe79d2550d334d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59135bfbeac443a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7d194871e7241a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R905ef214aa8a401a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI China ESG Leaders Extra UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900067940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>