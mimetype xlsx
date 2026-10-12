--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ae9792719ad4556" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re743aa5e59e04fe4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R905ef214aa8a401a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9333cee69d714e69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7d194871e7241a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R905ef214aa8a401a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R928eff783ef54bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9333cee69d714e69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI China ESG Leaders Extra UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900067940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>22,122</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,109</x:t>
-[...6 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>21,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,896</x:t>
-[...48 lines deleted...]
-          <x:t>21,560</x:t>
+          <x:t>21,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,647</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>21,978</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>