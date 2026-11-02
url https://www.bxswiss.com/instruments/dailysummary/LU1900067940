--- v15 (2026-10-12)
+++ v16 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re743aa5e59e04fe4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6ad914aac7849d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9333cee69d714e69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30483250cacc44bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R928eff783ef54bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9333cee69d714e69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbee85d80698740cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30483250cacc44bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI China ESG Leaders Extra UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900067940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>21,622</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,581</x:t>
-[...512 lines deleted...]
-          <x:t>21,815</x:t>
+          <x:t>21,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>