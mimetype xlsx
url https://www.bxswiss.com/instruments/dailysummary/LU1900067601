--- v15 (2026-09-12)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83462b978a514301" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c97733957094a84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96360767761f4bd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6822e1804eb4bd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd501acc8746b4007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96360767761f4bd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3de66d9a20474f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6822e1804eb4bd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Turkey UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900067601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>50,074</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,574</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...246 lines deleted...]
-          <x:t>02.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,234</x:t>
-[...198 lines deleted...]
-          <x:t>52,699</x:t>
+          <x:t>47,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>