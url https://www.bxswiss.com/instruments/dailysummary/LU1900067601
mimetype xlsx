--- v16 (2026-10-02)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c97733957094a84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50fb482fbc624cb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6822e1804eb4bd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49bd378fbc10416f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3de66d9a20474f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6822e1804eb4bd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe50512e5af240fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49bd378fbc10416f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Turkey UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900067601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,122 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...257 lines deleted...]
-          <x:t>51,574</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,668</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...182 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,695</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>