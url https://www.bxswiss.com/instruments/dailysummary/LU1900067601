--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19ee074b8c5246ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74686016e9bf426e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98b508abbf604be7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2681b4a09cf4787"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raabbb9211ef14958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98b508abbf604be7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f7c38900aed4e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2681b4a09cf4787" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Turkey UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900067601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>48,580</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,575</x:t>
-[...598 lines deleted...]
-          <x:t>48,864</x:t>
+          <x:t>48,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>