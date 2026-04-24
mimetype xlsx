--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74686016e9bf426e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37b608ddcb84490e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2681b4a09cf4787"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03a85d8a5bb040d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f7c38900aed4e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2681b4a09cf4787" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05cc4d8b254c4044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03a85d8a5bb040d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Turkey UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900067601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>