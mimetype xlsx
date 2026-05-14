--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37b608ddcb84490e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1474b0b282c44c51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03a85d8a5bb040d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56d9ed0728e643d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05cc4d8b254c4044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03a85d8a5bb040d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb234ffa3e0204f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56d9ed0728e643d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Turkey UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900067601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,309</x:t>
-[...252 lines deleted...]
-          <x:t>52,510</x:t>
+          <x:t>52,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>