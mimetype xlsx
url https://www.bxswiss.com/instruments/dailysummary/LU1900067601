--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1474b0b282c44c51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84ffdddbfabe49a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56d9ed0728e643d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb80b5da248b24200"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb234ffa3e0204f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56d9ed0728e643d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9424738959ed4600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb80b5da248b24200" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Turkey UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900067601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>