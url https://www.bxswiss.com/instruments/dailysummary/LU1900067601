--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84ffdddbfabe49a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R553d2ca2c15e4b77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb80b5da248b24200"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ea08f9e1d9a4cfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9424738959ed4600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb80b5da248b24200" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d37ae6994624ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ea08f9e1d9a4cfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Turkey UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900067601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>