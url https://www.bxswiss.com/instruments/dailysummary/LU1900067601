--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R553d2ca2c15e4b77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb088caea66bf48cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ea08f9e1d9a4cfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e4b124b37194c28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d37ae6994624ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ea08f9e1d9a4cfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf29ce2067e624bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e4b124b37194c28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Turkey UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900067601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,409</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>