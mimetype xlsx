--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb088caea66bf48cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ef933e379064c31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e4b124b37194c28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc5484423f8e41c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf29ce2067e624bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e4b124b37194c28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3fd894bab9743fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc5484423f8e41c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Turkey UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900067601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>50,431</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,779</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>49,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,191</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>