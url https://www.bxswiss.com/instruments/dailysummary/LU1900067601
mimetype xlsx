--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ef933e379064c31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c648224b7ff443f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc5484423f8e41c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab63c4dd13514d26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3fd894bab9743fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc5484423f8e41c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2e71de6970840b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab63c4dd13514d26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Turkey UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900067601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>