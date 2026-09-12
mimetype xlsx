--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c648224b7ff443f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83462b978a514301" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab63c4dd13514d26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96360767761f4bd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2e71de6970840b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab63c4dd13514d26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd501acc8746b4007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96360767761f4bd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Turkey UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900067601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,576 +149,171 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>49,944</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,796</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...501 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,580</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,699</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>