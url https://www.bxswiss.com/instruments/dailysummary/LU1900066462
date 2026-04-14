--- v5 (2026-03-25)
+++ v6 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R377d479db5dd4cf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9774b9ee4d204f12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf39009137d1049fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50daed6a2d3f4c28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R960354d2a6a54a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf39009137d1049fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8841b15610e46cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50daed6a2d3f4c28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Eastern Europe Ex Russia UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900066462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...311 lines deleted...]
-          <x:t>34,374</x:t>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,578</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>34,061</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,364</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>