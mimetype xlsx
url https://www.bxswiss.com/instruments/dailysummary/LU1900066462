--- v6 (2026-04-14)
+++ v7 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9774b9ee4d204f12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc227fb3715b8476b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50daed6a2d3f4c28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5458c858511c4527"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8841b15610e46cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50daed6a2d3f4c28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85a4e8aa5352465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5458c858511c4527" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Eastern Europe Ex Russia UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900066462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...522 lines deleted...]
-          <x:t>39,402</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,364</x:t>
+          <x:t>38,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>