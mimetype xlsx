--- v7 (2026-05-24)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc227fb3715b8476b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b9b64d6efed4a69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5458c858511c4527"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10f8ffba49bb460c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85a4e8aa5352465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5458c858511c4527" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0844f82a4eb344e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10f8ffba49bb460c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Eastern Europe Ex Russia UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900066462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...247 lines deleted...]
-          <x:t>38,666</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,661</x:t>
-[...328 lines deleted...]
-          <x:t>38,946</x:t>
+          <x:t>38,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>