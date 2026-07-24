--- v8 (2026-06-13)
+++ v9 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b9b64d6efed4a69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2543e8c4d3e4bc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10f8ffba49bb460c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a80af32bf084e24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0844f82a4eb344e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10f8ffba49bb460c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R346d120cf45748fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a80af32bf084e24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Eastern Europe Ex Russia UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900066462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>40,743</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>