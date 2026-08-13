--- v9 (2026-07-24)
+++ v10 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2543e8c4d3e4bc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b0b7e5b92ea4c52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a80af32bf084e24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41302a274ff044a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R346d120cf45748fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a80af32bf084e24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eb0b3cba1be497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41302a274ff044a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Eastern Europe Ex Russia UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900066462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,326</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>