--- v10 (2026-08-13)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b0b7e5b92ea4c52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12bc5229bb7e40c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41302a274ff044a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05e4d8d26ec543f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eb0b3cba1be497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41302a274ff044a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73efa82de53d4367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05e4d8d26ec543f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Eastern Europe Ex Russia UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900066462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>