--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12bc5229bb7e40c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d83e65b33744023" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05e4d8d26ec543f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7092b16e6ea54658"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73efa82de53d4367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05e4d8d26ec543f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R324cae28be214ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7092b16e6ea54658" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Eastern Europe Ex Russia UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900066462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>44,078</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,591</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>44,632</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>