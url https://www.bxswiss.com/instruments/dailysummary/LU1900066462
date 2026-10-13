--- v12 (2026-09-22)
+++ v13 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d83e65b33744023" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0b43a7dea924816" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7092b16e6ea54658"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R709980b1360940c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R324cae28be214ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7092b16e6ea54658" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R969d734e8a714c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R709980b1360940c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Eastern Europe Ex Russia UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900066462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>