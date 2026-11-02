--- v13 (2026-10-13)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0b43a7dea924816" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8652173323a47c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R709980b1360940c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd958c7cd3a864075"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R969d734e8a714c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R709980b1360940c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb87fad7648144d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd958c7cd3a864075" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Eastern Europe Ex Russia UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900066462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>