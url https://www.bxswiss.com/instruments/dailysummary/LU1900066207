--- v4 (2026-03-16)
+++ v5 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72699a96146d461b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8a4e11416bb46ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a2c3eab527144ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ab86b9c4e1a4018"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03194694dcca4ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a2c3eab527144ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07f924e158634327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ab86b9c4e1a4018" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Brazil UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900066207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>23,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>23,859</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>22,698</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>