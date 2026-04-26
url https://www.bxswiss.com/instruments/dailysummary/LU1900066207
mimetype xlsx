--- v5 (2026-04-06)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8a4e11416bb46ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1551bffdda04ce0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ab86b9c4e1a4018"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86049c4e09da4da1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07f924e158634327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ab86b9c4e1a4018" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71a4ae40dcb6433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86049c4e09da4da1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Brazil UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900066207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>