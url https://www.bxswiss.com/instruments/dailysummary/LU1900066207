--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1551bffdda04ce0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3213d6aa1c364e2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86049c4e09da4da1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R916d3e02193a4c3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71a4ae40dcb6433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86049c4e09da4da1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70bbd637d4204ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R916d3e02193a4c3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Brazil UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900066207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>23,732</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,226</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>25,131</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,846</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>