--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3213d6aa1c364e2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85daaa34502c4c80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R916d3e02193a4c3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a838beeabfc4d2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70bbd637d4204ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R916d3e02193a4c3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reab5193224194ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a838beeabfc4d2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Brazil UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900066207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...279 lines deleted...]
-          <x:t>25,383</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,940</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...138 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,389</x:t>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>