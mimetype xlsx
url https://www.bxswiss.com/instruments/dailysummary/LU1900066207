--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85daaa34502c4c80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0b710123f9348b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a838beeabfc4d2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re93a1dbb329841b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reab5193224194ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a838beeabfc4d2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9256dff33c8f4e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re93a1dbb329841b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Brazil UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900066207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>