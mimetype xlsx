--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0b710123f9348b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R320f6c93b07d45ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re93a1dbb329841b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72e3ac4ac9784288"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9256dff33c8f4e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re93a1dbb329841b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R169ff1623ffc482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72e3ac4ac9784288" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Brazil UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900066207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>23,193</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,070</x:t>
-[...65 lines deleted...]
-          <x:t>22,634</x:t>
+          <x:t>22,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,515</x:t>
-[...463 lines deleted...]
-          <x:t>22,303</x:t>
+          <x:t>23,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>