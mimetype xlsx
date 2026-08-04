--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R320f6c93b07d45ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf98df68ae02744f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72e3ac4ac9784288"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2e4972ef2f54493"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R169ff1623ffc482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72e3ac4ac9784288" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R876bbb8c08404844" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2e4972ef2f54493" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Brazil UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900066207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...296 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,718</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,546</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>