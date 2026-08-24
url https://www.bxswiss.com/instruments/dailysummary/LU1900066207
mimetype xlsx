--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf98df68ae02744f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9642851e4664843" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2e4972ef2f54493"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ac60130a40848bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R876bbb8c08404844" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2e4972ef2f54493" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93ce941bc58d4679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ac60130a40848bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Brazil UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900066207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,809</x:t>
-[...576 lines deleted...]
-          <x:t>24,030</x:t>
+          <x:t>23,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>