--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9642851e4664843" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1b343ef8aa340d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ac60130a40848bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20a77b843189444f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93ce941bc58d4679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ac60130a40848bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R241a362d48a445cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20a77b843189444f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Brazil UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900066207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,286</x:t>
-[...522 lines deleted...]
-          <x:t>23,201</x:t>
+          <x:t>23,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,456</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>