--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1b343ef8aa340d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0288c8da331d4878" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20a77b843189444f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cc2ab5d9fa34458"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R241a362d48a445cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20a77b843189444f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R062b8b05bcc247f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cc2ab5d9fa34458" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Brazil UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900066207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>