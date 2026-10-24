--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0288c8da331d4878" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd570897493fd471b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cc2ab5d9fa34458"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2d0ac102e654ddf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R062b8b05bcc247f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cc2ab5d9fa34458" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48eff380f21e4f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2d0ac102e654ddf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Brazil UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900066207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>