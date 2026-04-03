--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8256bb0de6fc4ab7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra31f86d08d124e40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d84c1c1e96b40eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81c2c73a879b4f88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b04e8091ab64bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d84c1c1e96b40eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcecff20272164d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81c2c73a879b4f88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Semiconductors ESG Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900066033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...171 lines deleted...]
-          <x:t>72,980</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,953</x:t>
-[...281 lines deleted...]
-          <x:t>71,235</x:t>
+          <x:t>69,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,694</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>71,506</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,009</x:t>
+          <x:t>70,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>