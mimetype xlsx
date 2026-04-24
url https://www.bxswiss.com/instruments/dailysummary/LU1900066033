--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra31f86d08d124e40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R693a74cd98ef4426" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81c2c73a879b4f88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26c7a18ee1a242f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcecff20272164d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81c2c73a879b4f88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0895944aef9f413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26c7a18ee1a242f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Semiconductors ESG Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900066033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>71,506</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,009</x:t>
-[...339 lines deleted...]
-        <x:is>
           <x:t>70,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>