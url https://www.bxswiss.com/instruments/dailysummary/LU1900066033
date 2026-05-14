--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R693a74cd98ef4426" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d5ea850145e4ffe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26c7a18ee1a242f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra51aa1081f7e444c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0895944aef9f413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26c7a18ee1a242f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R357d61122a5f469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra51aa1081f7e444c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Semiconductors ESG Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900066033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>