--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d5ea850145e4ffe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R275c6fa2667044b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra51aa1081f7e444c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f600a2b0ca843df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R357d61122a5f469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra51aa1081f7e444c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37fb616a9b3d4f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f600a2b0ca843df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Semiconductors ESG Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900066033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>