--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R275c6fa2667044b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf5d26da74074998" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f600a2b0ca843df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R889e824347ac4f7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37fb616a9b3d4f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f600a2b0ca843df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5d0e100a54a43cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R889e824347ac4f7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Semiconductors ESG Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900066033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>