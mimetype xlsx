--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf5d26da74074998" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aa0dca6629e4b45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R889e824347ac4f7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33e7b795144949a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5d0e100a54a43cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R889e824347ac4f7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9db7e43a69cc4171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33e7b795144949a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Semiconductors ESG Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900066033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,623</x:t>
+          <x:t>114,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,528</x:t>
-[...539 lines deleted...]
-          <x:t>116,649</x:t>
+          <x:t>110,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>