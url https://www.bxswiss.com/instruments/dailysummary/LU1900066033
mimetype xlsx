--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aa0dca6629e4b45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc07b9f380df4466b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33e7b795144949a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34880408aafe4a88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9db7e43a69cc4171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33e7b795144949a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bde50628365458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34880408aafe4a88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Semiconductors ESG Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900066033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>