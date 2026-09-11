--- v9 (2026-08-02)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc07b9f380df4466b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R030b12f0cabe4876" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34880408aafe4a88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e88b065ec334e4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bde50628365458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34880408aafe4a88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0468567917d24e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e88b065ec334e4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Semiconductors ESG Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900066033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>96,284</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>