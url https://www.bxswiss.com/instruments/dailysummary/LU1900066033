--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R030b12f0cabe4876" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41a5a84d2ab84926" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e88b065ec334e4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R614dbd56b4c749c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0468567917d24e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e88b065ec334e4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47541db4f74f44f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R614dbd56b4c749c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Semiconductors ESG Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900066033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>101,242</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,034</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>99,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,422</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>