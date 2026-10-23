--- v11 (2026-10-02)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41a5a84d2ab84926" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ff3fcbdb6be4c39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R614dbd56b4c749c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d36455b81944280"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47541db4f74f44f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R614dbd56b4c749c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R931307a6b8c64dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d36455b81944280" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Semiconductors ESG Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1900066033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,151</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>