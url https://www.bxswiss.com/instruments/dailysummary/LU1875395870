--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd028bef38f3f40d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78b465b2d9e4403e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3774d1c637f4289"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21adcd3f25e34e18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5b59dfb352d482d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3774d1c637f4289" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02d741f2dab84e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21adcd3f25e34e18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Nikkei 225 UCITS ETF 2D EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1875395870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>