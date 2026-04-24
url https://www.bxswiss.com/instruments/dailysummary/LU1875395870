--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78b465b2d9e4403e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bf5d9a5391d4583" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21adcd3f25e34e18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82c7965fc1f34a15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02d741f2dab84e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21adcd3f25e34e18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65744db839fe495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82c7965fc1f34a15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Nikkei 225 UCITS ETF 2D EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1875395870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>70,602</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,225</x:t>
-[...479 lines deleted...]
-        <x:is>
           <x:t>74,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,068</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>