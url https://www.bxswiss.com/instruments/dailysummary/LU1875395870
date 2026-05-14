--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bf5d9a5391d4583" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re82bde3e1386456d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82c7965fc1f34a15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf57722d9ed07424b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65744db839fe495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82c7965fc1f34a15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4caccf2676294b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf57722d9ed07424b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Nikkei 225 UCITS ETF 2D EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1875395870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>