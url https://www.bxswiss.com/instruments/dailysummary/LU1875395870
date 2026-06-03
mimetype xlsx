--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re82bde3e1386456d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17743a390d30465b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf57722d9ed07424b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d21f129240c4ad4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4caccf2676294b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf57722d9ed07424b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff036a5eb40a4d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d21f129240c4ad4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Nikkei 225 UCITS ETF 2D EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1875395870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>