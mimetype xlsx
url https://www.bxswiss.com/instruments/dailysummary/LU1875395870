--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17743a390d30465b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dd27053fb4b4b24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d21f129240c4ad4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6995253539ae49a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff036a5eb40a4d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d21f129240c4ad4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2a6d822e5dc4f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6995253539ae49a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Nikkei 225 UCITS ETF 2D EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1875395870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,396</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>