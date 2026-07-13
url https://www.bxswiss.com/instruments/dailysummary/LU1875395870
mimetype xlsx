--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dd27053fb4b4b24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c2e81b111a7471e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6995253539ae49a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dbe2eee37334466"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2a6d822e5dc4f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6995253539ae49a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93ccc678cd404539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dbe2eee37334466" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Nikkei 225 UCITS ETF 2D EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1875395870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>