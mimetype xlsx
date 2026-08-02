--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c2e81b111a7471e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff2cd4f2163c4eb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dbe2eee37334466"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd941d4cbf3d04a4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93ccc678cd404539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dbe2eee37334466" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re36af2b0385240f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd941d4cbf3d04a4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Nikkei 225 UCITS ETF 2D EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1875395870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,578</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>