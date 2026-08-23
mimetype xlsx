--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff2cd4f2163c4eb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R937e92eb44a34b10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd941d4cbf3d04a4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6094f0de559d4d7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re36af2b0385240f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd941d4cbf3d04a4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bcfc1f9892d4694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6094f0de559d4d7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Nikkei 225 UCITS ETF 2D EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1875395870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>