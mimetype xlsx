--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R937e92eb44a34b10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d91269bc5dc4b45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6094f0de559d4d7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b648680134940d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bcfc1f9892d4694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6094f0de559d4d7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f0cfc720e7d4fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b648680134940d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Nikkei 225 UCITS ETF 2D EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1875395870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>91,304</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...559 lines deleted...]
-          <x:t>93,018</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>