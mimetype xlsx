--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d91269bc5dc4b45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2bce2048db64078" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b648680134940d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa8465c985ba4bd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f0cfc720e7d4fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b648680134940d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d94915e68f84ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa8465c985ba4bd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Nikkei 225 UCITS ETF 2D EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1875395870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>