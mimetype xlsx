--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2bce2048db64078" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a1e61bfb260474d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa8465c985ba4bd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64e2919c9eb5457c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d94915e68f84ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa8465c985ba4bd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7db2bb61bd244ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64e2919c9eb5457c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Nikkei 225 UCITS ETF 2D EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1875395870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>