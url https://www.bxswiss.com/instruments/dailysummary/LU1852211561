--- v12 (2026-09-01)
+++ v13 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea228c25f45b492c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8cd55ac25b44424" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re570dd33a10542ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R113cc3989d064d04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re90767d99ff04645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re570dd33a10542ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13d6a46d8b49426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R113cc3989d064d04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Sustainable Development Bank Bonds UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1852211561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>9,262</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,190</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>9,202</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>