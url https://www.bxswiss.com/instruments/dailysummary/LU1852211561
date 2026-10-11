--- v13 (2026-09-21)
+++ v14 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8cd55ac25b44424" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d55c639240444a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R113cc3989d064d04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0542b824f3de4250"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13d6a46d8b49426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R113cc3989d064d04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d88672ab05b42ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0542b824f3de4250" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Sustainable Development Bank Bonds UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1852211561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,209</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>9,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,187</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>