--- v14 (2026-10-11)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d55c639240444a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R911924cb0d77450a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0542b824f3de4250"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R436407519eda46a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d88672ab05b42ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0542b824f3de4250" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05b0792b1e494839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R436407519eda46a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Sustainable Development Bank Bonds UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1852211561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>9,143</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,121</x:t>
-[...6 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>9,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,123</x:t>
-[...522 lines deleted...]
-          <x:t>9,023</x:t>
+          <x:t>9,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>