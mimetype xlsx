--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e0355918a3b4d1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd638e53bf49c48bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re07f793e87244288"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2645f8446c5845a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88572e5d3cba4986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re07f793e87244288" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R927245c4710a492c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2645f8446c5845a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Sustainable Development Bank Bonds UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1852211561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>9,388</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,444</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...570 lines deleted...]
-          <x:t>13.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,417</x:t>
-[...9 lines deleted...]
-          <x:t>9,397</x:t>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>