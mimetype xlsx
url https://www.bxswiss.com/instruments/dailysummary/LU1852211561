--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd638e53bf49c48bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbab0a9299c854961" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2645f8446c5845a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6f6fb7cdddd4911"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R927245c4710a492c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2645f8446c5845a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0886b2a3d2d4825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6f6fb7cdddd4911" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Sustainable Development Bank Bonds UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1852211561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>9,462</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,440</x:t>
-[...43 lines deleted...]
-          <x:t>9,455</x:t>
+          <x:t>9,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,450</x:t>
-[...249 lines deleted...]
-          <x:t>23.03.2026</x:t>
+          <x:t>9,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,410</x:t>
-[...225 lines deleted...]
-          <x:t>9,358</x:t>
+          <x:t>9,374</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>