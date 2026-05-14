--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbab0a9299c854961" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b292b2f88354620" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6f6fb7cdddd4911"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re974ae6357c847ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0886b2a3d2d4825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6f6fb7cdddd4911" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4816bad791e84286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re974ae6357c847ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Sustainable Development Bank Bonds UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1852211561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,410</x:t>
-[...4 lines deleted...]
-          <x:t>9,302</x:t>
+          <x:t>9,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,342</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>9,318</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,292</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>9,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,368</x:t>
-[...360 lines deleted...]
-          <x:t>9,374</x:t>
+          <x:t>9,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>