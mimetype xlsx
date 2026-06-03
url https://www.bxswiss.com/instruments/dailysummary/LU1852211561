--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b292b2f88354620" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb80ac800b2cf4695" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re974ae6357c847ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46eec0b80f2a4077"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4816bad791e84286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re974ae6357c847ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08fb965fa9404128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46eec0b80f2a4077" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Sustainable Development Bank Bonds UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1852211561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>9,433</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,376</x:t>
-[...156 lines deleted...]
-          <x:t>9,318</x:t>
+          <x:t>9,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,374</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>05.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,340</x:t>
-[...171 lines deleted...]
-          <x:t>9,310</x:t>
+          <x:t>9,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>