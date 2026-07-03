--- v8 (2026-06-03)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb80ac800b2cf4695" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49565e660bf84d73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46eec0b80f2a4077"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ce58242e1de429f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08fb965fa9404128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46eec0b80f2a4077" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba2aeac150fc4d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ce58242e1de429f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Sustainable Development Bank Bonds UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1852211561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>9,347</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>9,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>9,323</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>9,308</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,313</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>9,269</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,220</x:t>
-[...11 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>9,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,280</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>9,290</x:t>
-        </x:is>
-[...94 lines deleted...]
-          <x:t>9,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>