--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49565e660bf84d73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R932cc3c95c6c45ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ce58242e1de429f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb6575c66aa24ad9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba2aeac150fc4d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ce58242e1de429f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fc7ea9cdc43462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb6575c66aa24ad9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Sustainable Development Bank Bonds UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1852211561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>9,335</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,270</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>9,276</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,305</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>9,275</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>9,314</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,302</x:t>
-[...16 lines deleted...]
-          <x:t>9,310</x:t>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,262</x:t>
-[...512 lines deleted...]
-          <x:t>9,290</x:t>
+          <x:t>9,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,228</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>