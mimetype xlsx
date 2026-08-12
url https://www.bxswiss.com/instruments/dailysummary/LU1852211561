--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R932cc3c95c6c45ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7360a21470d04a0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb6575c66aa24ad9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c5bc6292ac7486d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fc7ea9cdc43462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb6575c66aa24ad9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0868671d05d441eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c5bc6292ac7486d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Sustainable Development Bank Bonds UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1852211561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,284</x:t>
-[...350 lines deleted...]
-          <x:t>9,273</x:t>
+          <x:t>9,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,271</x:t>
-[...242 lines deleted...]
-          <x:t>9,228</x:t>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>