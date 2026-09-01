--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7360a21470d04a0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea228c25f45b492c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c5bc6292ac7486d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re570dd33a10542ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0868671d05d441eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c5bc6292ac7486d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re90767d99ff04645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re570dd33a10542ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Sustainable Development Bank Bonds UCITS ETF (hedged to CHF) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1852211561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,278</x:t>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,238</x:t>
-[...16 lines deleted...]
-          <x:t>9,286</x:t>
+          <x:t>9,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,265</x:t>
-[...539 lines deleted...]
-          <x:t>9,233</x:t>
+          <x:t>9,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>