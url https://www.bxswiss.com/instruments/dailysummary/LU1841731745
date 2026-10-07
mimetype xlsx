--- v12 (2026-09-16)
+++ v13 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35a423f3cd2b4fac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc88516155ff64ce7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R286ca5939e57453a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80ca19f5b7594df9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6264643bfa084564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R286ca5939e57453a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree2672e5d7be4ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80ca19f5b7594df9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI China UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1841731745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>