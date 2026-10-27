--- v13 (2026-10-07)
+++ v14 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc88516155ff64ce7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a4fc5886ef0402c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80ca19f5b7594df9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d4104c387b441b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree2672e5d7be4ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80ca19f5b7594df9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d1cf2c7ce454a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d4104c387b441b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI China UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1841731745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>16,773</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>16,793</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,658</x:t>
-[...43 lines deleted...]
-          <x:t>16,678</x:t>
+          <x:t>16,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,636</x:t>
-[...458 lines deleted...]
-          <x:t>16,632</x:t>
+          <x:t>16,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>