--- v5 (2026-03-18)
+++ v6 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1885053b0434ca0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab5185e2051e47d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dcdb84378124399"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cb933292d4349b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R980d7682b7a04a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dcdb84378124399" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4aafaa65fe794380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cb933292d4349b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI China UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1841731745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...274 lines deleted...]
-          <x:t>17,183</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,395</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>16,739</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,852</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>17,499</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>