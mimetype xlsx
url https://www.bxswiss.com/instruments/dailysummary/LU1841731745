--- v6 (2026-04-07)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab5185e2051e47d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f1550a5f1164b41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cb933292d4349b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0860b738c3e4e57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4aafaa65fe794380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cb933292d4349b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a1764f7ed12454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0860b738c3e4e57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI China UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1841731745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>16,739</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,852</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>17,223</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>17,260</x:t>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.03.2026</x:t>
-[...289 lines deleted...]
-          <x:t>16,927</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>