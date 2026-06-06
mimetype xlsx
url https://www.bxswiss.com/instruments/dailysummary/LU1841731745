--- v7 (2026-04-27)
+++ v8 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f1550a5f1164b41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c9cadb402e449a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0860b738c3e4e57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7170dea3cf03409c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a1764f7ed12454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0860b738c3e4e57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7915c1a20d4e4335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7170dea3cf03409c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI China UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1841731745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>16,568</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,674</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>17,221</x:t>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,028</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>17,094</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>17,290</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>