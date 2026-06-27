--- v8 (2026-06-06)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c9cadb402e449a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2254f6809d094a7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7170dea3cf03409c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re173703ed7b34a4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7915c1a20d4e4335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7170dea3cf03409c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ce894122cc34366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re173703ed7b34a4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI China UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1841731745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>16,600</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,600</x:t>
-[...97 lines deleted...]
-          <x:t>16,425</x:t>
+          <x:t>16,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,324</x:t>
-[...53 lines deleted...]
-          <x:t>16,515</x:t>
+          <x:t>16,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,592</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>16,560</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>