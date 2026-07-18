--- v9 (2026-06-27)
+++ v10 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2254f6809d094a7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe8651ed8d6c49b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re173703ed7b34a4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd658152375734017"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ce894122cc34366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re173703ed7b34a4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R008fdba745d547f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd658152375734017" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI China UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1841731745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>16,704</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,515</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>15,702</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>