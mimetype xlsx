--- v10 (2026-07-18)
+++ v11 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe8651ed8d6c49b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32d044ae522e4a13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd658152375734017"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb06c3bfae8ca4b15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R008fdba745d547f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd658152375734017" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28d2e63ec4034142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb06c3bfae8ca4b15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI China UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1841731745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...640 lines deleted...]
-          <x:t>16,398</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>