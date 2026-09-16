--- v11 (2026-08-27)
+++ v12 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32d044ae522e4a13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35a423f3cd2b4fac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb06c3bfae8ca4b15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R286ca5939e57453a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28d2e63ec4034142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb06c3bfae8ca4b15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6264643bfa084564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R286ca5939e57453a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI China UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1841731745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>17,092</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,105</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>16,959</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,009</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>21.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,202</x:t>
-[...90 lines deleted...]
-          <x:t>17,059</x:t>
+          <x:t>16,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>