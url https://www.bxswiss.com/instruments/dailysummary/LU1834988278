--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb752a50ee1a48fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8792096bb193409b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5ca9dbc00244c7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55827cfea7a544ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbd8bb009ae142eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5ca9dbc00244c7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeb5bf322deb422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55827cfea7a544ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 Energy ESG Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1834988278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>86,573</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,112</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...118 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,026</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>