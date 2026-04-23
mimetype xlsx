--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8792096bb193409b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9075ddc8596243db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55827cfea7a544ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd966d3d7c7a54c76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeb5bf322deb422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55827cfea7a544ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R886b11e1f9334c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd966d3d7c7a54c76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 Energy ESG Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1834988278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...365 lines deleted...]
-          <x:t>93,699</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...262 lines deleted...]
-          <x:t>99,030</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,697</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>