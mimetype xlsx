--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9075ddc8596243db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23dfb1d617284ed8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd966d3d7c7a54c76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R943e40f552574dcc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R886b11e1f9334c06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd966d3d7c7a54c76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9a8ef9ca8854594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R943e40f552574dcc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 Energy ESG Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1834988278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>