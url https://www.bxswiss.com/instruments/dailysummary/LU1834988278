--- v6 (2026-05-14)
+++ v7 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23dfb1d617284ed8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46d443258a034a28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R943e40f552574dcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20dfa5750afd41ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9a8ef9ca8854594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R943e40f552574dcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7974b5e756847d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20dfa5750afd41ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 Energy ESG Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1834988278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>98,414</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,631</x:t>
-[...264 lines deleted...]
-          <x:t>99,369</x:t>
+          <x:t>97,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,577</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>96,875</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,747</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>96,108</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,563</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>97,629</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,922</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>