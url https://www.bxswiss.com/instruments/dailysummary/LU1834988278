--- v7 (2026-06-15)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46d443258a034a28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc0216a876d147d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20dfa5750afd41ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42a1fcc4639241d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7974b5e756847d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20dfa5750afd41ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf74568fa0ec349d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42a1fcc4639241d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 Energy ESG Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1834988278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>