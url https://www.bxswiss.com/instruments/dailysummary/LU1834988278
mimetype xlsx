--- v8 (2026-07-05)
+++ v9 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc0216a876d147d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d00e9fdf9784a48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42a1fcc4639241d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref346db91d6c4597"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf74568fa0ec349d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42a1fcc4639241d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeed7fcb8f9f4aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref346db91d6c4597" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 Energy ESG Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1834988278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>94,826</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,221</x:t>
-[...463 lines deleted...]
-          <x:t>92,856</x:t>
+          <x:t>93,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>