--- v9 (2026-07-25)
+++ v10 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d00e9fdf9784a48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05dad9e690894da0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref346db91d6c4597"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4a981887ce04bf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeed7fcb8f9f4aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref346db91d6c4597" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfa2ca8a6889463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4a981887ce04bf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 Energy ESG Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1834988278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,441</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>