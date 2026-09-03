--- v10 (2026-08-14)
+++ v11 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05dad9e690894da0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb402650ab1504aa3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4a981887ce04bf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re86d18a319a744e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfa2ca8a6889463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4a981887ce04bf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d9ff618dd734215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re86d18a319a744e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 Energy ESG Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1834988278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,402</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...283 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,509</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>