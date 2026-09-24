--- v11 (2026-09-03)
+++ v12 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb402650ab1504aa3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65d12dacd42f4303" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re86d18a319a744e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re254a41f3c1e48f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d9ff618dd734215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re86d18a319a744e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a6b56aba3654be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re254a41f3c1e48f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 Energy ESG Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1834988278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,470</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...364 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>