--- v12 (2026-09-24)
+++ v13 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65d12dacd42f4303" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e27ce1631294c16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re254a41f3c1e48f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7322b7d3e741406f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a6b56aba3654be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re254a41f3c1e48f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b2f93b2d384482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7322b7d3e741406f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 Energy ESG Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1834988278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>104,932</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,611</x:t>
-[...11 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>104,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,325</x:t>
-[...279 lines deleted...]
-          <x:t>106,722</x:t>
+          <x:t>107,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>