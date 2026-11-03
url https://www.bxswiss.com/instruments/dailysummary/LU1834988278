--- v13 (2026-10-14)
+++ v14 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e27ce1631294c16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab93bb57de4549b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7322b7d3e741406f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca6d05cc4a964e08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b2f93b2d384482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7322b7d3e741406f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6654308e1b394f4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca6d05cc4a964e08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 Energy ESG Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1834988278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>