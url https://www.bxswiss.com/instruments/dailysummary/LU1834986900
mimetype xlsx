--- v9 (2026-08-26)
+++ v10 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ee518dbb17c417e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R463c790c875042a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc436162775134d4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf29d1840c0545c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2e3a23ce0ad4730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc436162775134d4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb59995463604142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf29d1840c0545c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 Healthcare UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1834986900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +224,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>