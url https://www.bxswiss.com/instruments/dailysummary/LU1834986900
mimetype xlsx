--- v10 (2026-09-22)
+++ v11 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R463c790c875042a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3337fef9ba1f4dd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf29d1840c0545c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa299fe7e7104189"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb59995463604142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf29d1840c0545c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b87000e63a0406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa299fe7e7104189" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 Healthcare UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1834986900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,735</x:t>
-[...387 lines deleted...]
-          <x:t>140,725</x:t>
+          <x:t>143,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>