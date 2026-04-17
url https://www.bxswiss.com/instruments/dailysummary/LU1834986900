--- v3 (2026-03-25)
+++ v4 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfeec73f467243a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ca3191235fc4dab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65e0f53d300741f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R117e0938d5224f93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae337a929e2e4480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65e0f53d300741f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf69b6692dbdf4822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R117e0938d5224f93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 Healthcare UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1834986900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>