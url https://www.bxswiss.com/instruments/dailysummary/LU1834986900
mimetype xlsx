--- v4 (2026-04-17)
+++ v5 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ca3191235fc4dab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb02395cb0fb4645" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R117e0938d5224f93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31c952a3486543d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf69b6692dbdf4822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R117e0938d5224f93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R387ba2f4173044fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31c952a3486543d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 Healthcare UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1834986900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>