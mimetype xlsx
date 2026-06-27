--- v5 (2026-05-17)
+++ v6 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb02395cb0fb4645" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R517e8af1c3ae4c03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31c952a3486543d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c9ce37a3539431e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R387ba2f4173044fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31c952a3486543d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd7198a7c6654933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c9ce37a3539431e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 Healthcare UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1834986900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,623</x:t>
-[...441 lines deleted...]
-          <x:t>133,357</x:t>
+          <x:t>135,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>