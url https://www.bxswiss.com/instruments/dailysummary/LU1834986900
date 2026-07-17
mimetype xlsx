--- v6 (2026-06-27)
+++ v7 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R517e8af1c3ae4c03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca99189f27c24f60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c9ce37a3539431e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1233eb6475534c94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd7198a7c6654933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c9ce37a3539431e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf47e508541744d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1233eb6475534c94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 Healthcare UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1834986900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>