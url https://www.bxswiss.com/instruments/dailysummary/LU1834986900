--- v7 (2026-07-17)
+++ v8 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca99189f27c24f60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64290932b65b4086" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1233eb6475534c94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7df8e47c3cd4958"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf47e508541744d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1233eb6475534c94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bd949f2fa0d4211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7df8e47c3cd4958" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 Healthcare UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1834986900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>