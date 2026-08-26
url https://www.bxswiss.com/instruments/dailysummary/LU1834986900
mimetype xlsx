--- v8 (2026-08-06)
+++ v9 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64290932b65b4086" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ee518dbb17c417e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7df8e47c3cd4958"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc436162775134d4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bd949f2fa0d4211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7df8e47c3cd4958" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2e3a23ce0ad4730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc436162775134d4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 Healthcare UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1834986900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>