--- v6 (2026-03-17)
+++ v7 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56242f404b794d38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82df329c9c824851" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b5a8d18dfc94b2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4385cfb2155447b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d1cd08e58934838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b5a8d18dfc94b2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R729d3efd1c034071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4385cfb2155447b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 Basic Resources UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1834983550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,947</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>