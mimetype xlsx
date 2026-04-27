--- v7 (2026-04-06)
+++ v8 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82df329c9c824851" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b800cfbe7b7495d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4385cfb2155447b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a00709b23294db9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R729d3efd1c034071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4385cfb2155447b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ba7b096149e4f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a00709b23294db9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 Basic Resources UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1834983550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>