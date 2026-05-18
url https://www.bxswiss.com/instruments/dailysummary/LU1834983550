--- v8 (2026-04-27)
+++ v9 (2026-05-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b800cfbe7b7495d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52891f0c41954f73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a00709b23294db9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76f1d09af0cf4e4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ba7b096149e4f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a00709b23294db9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f7804b2e3f24e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76f1d09af0cf4e4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 Basic Resources UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1834983550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>