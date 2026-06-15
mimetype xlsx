--- v9 (2026-05-18)
+++ v10 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52891f0c41954f73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3ccc6fe69b04b39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76f1d09af0cf4e4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c70182eea9e4f45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f7804b2e3f24e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76f1d09af0cf4e4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7831913d1df94fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c70182eea9e4f45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 Basic Resources UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1834983550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>