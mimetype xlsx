--- v10 (2026-06-15)
+++ v11 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3ccc6fe69b04b39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38534d0eff7f4bc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c70182eea9e4f45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R661980c7be24490d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7831913d1df94fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c70182eea9e4f45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aca0174e2e1423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R661980c7be24490d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 Basic Resources UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1834983550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...173 lines deleted...]
-          <x:t>131,206</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,272</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>133,079</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>131,690</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>