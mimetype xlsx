--- v11 (2026-07-05)
+++ v12 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38534d0eff7f4bc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e419c7076f046b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R661980c7be24490d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53b4a023e5df4cda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aca0174e2e1423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R661980c7be24490d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a857a778c3240d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53b4a023e5df4cda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 Basic Resources UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1834983550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>