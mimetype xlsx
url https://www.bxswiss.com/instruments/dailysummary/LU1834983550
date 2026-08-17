--- v12 (2026-07-28)
+++ v13 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e419c7076f046b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd58eec9de1fe4ef2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53b4a023e5df4cda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf97a6961b17442a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a857a778c3240d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53b4a023e5df4cda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca838f8f12e14c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf97a6961b17442a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 Basic Resources UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1834983550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>