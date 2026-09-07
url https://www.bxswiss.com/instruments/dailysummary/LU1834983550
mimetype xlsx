--- v13 (2026-08-17)
+++ v14 (2026-09-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd58eec9de1fe4ef2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1235ffd47c8649a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf97a6961b17442a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7fcf11e81694db2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca838f8f12e14c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf97a6961b17442a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18af8ef1053c42ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7fcf11e81694db2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 Basic Resources UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1834983550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>