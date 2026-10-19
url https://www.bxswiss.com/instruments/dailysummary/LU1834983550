--- v14 (2026-09-07)
+++ v15 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1235ffd47c8649a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc18ce20e1cb744bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7fcf11e81694db2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23a58518cc214501"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18af8ef1053c42ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7fcf11e81694db2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2d275bd30f64e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23a58518cc214501" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 Basic Resources UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1834983550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>138,174</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>