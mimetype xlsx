--- v13 (2026-09-09)
+++ v14 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d34c8b54a0342cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra719b1bc44fd4905" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2eab58c6d7c4270"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a329f369b45405f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc4b2203e872410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2eab58c6d7c4270" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6880dad90d2485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a329f369b45405f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 Banks UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1834983477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>70,170</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,490</x:t>
-        </x:is>
-[...548 lines deleted...]
-          <x:t>71,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>