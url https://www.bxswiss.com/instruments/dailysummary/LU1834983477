--- v14 (2026-09-29)
+++ v15 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra719b1bc44fd4905" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R736a0f673e9a42a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a329f369b45405f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R542c6951bc5746eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6880dad90d2485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a329f369b45405f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc97370f8c844189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R542c6951bc5746eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 Banks UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1834983477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>69,500</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,620</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...371 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,360</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>