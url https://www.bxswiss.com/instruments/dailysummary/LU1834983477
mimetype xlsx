--- v5 (2026-03-28)
+++ v6 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15c603bd80d043af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2c2e1c5f9484866" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba500591de2a4963"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R469b7aa3a65e4b42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2e4c4505d44473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba500591de2a4963" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R272790d08c0d4a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R469b7aa3a65e4b42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 Banks UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1834983477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.02.2026</x:t>
-[...296 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,410</x:t>
-[...333 lines deleted...]
-          <x:t>50,946</x:t>
+          <x:t>53,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>