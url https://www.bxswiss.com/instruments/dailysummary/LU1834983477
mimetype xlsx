--- v6 (2026-04-17)
+++ v7 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2c2e1c5f9484866" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5af7aa81dc454fc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R469b7aa3a65e4b42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd03160079514883"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R272790d08c0d4a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R469b7aa3a65e4b42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcda3c1e51ca244d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd03160079514883" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 Banks UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1834983477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>