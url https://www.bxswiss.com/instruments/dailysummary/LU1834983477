--- v7 (2026-05-07)
+++ v8 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5af7aa81dc454fc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R544c28b574564c4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd03160079514883"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50a3643a64494607"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcda3c1e51ca244d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd03160079514883" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3063a8e10a846ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50a3643a64494607" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 Banks UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1834983477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>