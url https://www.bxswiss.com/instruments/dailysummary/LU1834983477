--- v8 (2026-05-27)
+++ v9 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R544c28b574564c4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b9f2388a721470f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50a3643a64494607"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R008b5f91fee84aff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3063a8e10a846ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50a3643a64494607" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf07c8faf6cc54412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R008b5f91fee84aff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 Banks UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1834983477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>