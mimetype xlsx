--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b9f2388a721470f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R548d4994527d4446" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R008b5f91fee84aff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31b0fa986049434c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf07c8faf6cc54412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R008b5f91fee84aff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra086eb79f8284e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31b0fa986049434c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 Banks UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1834983477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>