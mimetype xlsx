--- v10 (2026-07-09)
+++ v11 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R548d4994527d4446" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6df69f439ee5435b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31b0fa986049434c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc115988c4f00467e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra086eb79f8284e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31b0fa986049434c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re96fd674d8274c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc115988c4f00467e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 Banks UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1834983477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>