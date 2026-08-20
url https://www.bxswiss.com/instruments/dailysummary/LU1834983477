--- v11 (2026-07-29)
+++ v12 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6df69f439ee5435b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49a25f00355a425b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc115988c4f00467e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fe62e60c7b54b80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re96fd674d8274c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc115988c4f00467e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82baeb5655274061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fe62e60c7b54b80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 Banks UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1834983477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>65,251</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,461</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>66,464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,216</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,628</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>