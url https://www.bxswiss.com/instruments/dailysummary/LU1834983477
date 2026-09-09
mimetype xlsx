--- v12 (2026-08-20)
+++ v13 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49a25f00355a425b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d34c8b54a0342cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fe62e60c7b54b80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2eab58c6d7c4270"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82baeb5655274061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fe62e60c7b54b80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc4b2203e872410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2eab58c6d7c4270" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi STOXX Europe 600 Banks UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1834983477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>69,553</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,508</x:t>
-[...301 lines deleted...]
-          <x:t>68,628</x:t>
+          <x:t>69,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>