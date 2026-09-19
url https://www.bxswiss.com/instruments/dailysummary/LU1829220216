--- v9 (2026-08-30)
+++ v10 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f5e6cadc9ae4d30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5261005d09f464e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1ce2f5ab87f4347"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf28ea9eba293484b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcf186c881b74f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1ce2f5ab87f4347" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83000deef90142ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf28ea9eba293484b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI All Country World UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829220216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>574,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>575,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>572,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>572,976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>573,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>576,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>571,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>576,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>