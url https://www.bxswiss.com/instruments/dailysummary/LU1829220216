--- v10 (2026-09-19)
+++ v11 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5261005d09f464e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R029583ad404240a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf28ea9eba293484b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb666029a49254442"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,567 +91,108 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83000deef90142ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf28ea9eba293484b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a0bd72e7e2c48a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb666029a49254442" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>Amundi MSCI All Country World UCITS ETF EUR Acc</x:t>
+          <x:t>Amundi MSCI All Country World Swap UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829220216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
     </x:row>
     <x:row>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>571,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>572,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>566,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>568,256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>579,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>580,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>574,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>575,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>