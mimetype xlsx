--- v11 (2026-10-12)
+++ v12 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R029583ad404240a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re69ddaf604f04b59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb666029a49254442"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf33d384881234cac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a0bd72e7e2c48a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb666029a49254442" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bece708a9ca4fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf33d384881234cac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI All Country World Swap UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829220216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>585,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>588,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>584,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>586,897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>586,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>587,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>585,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>586,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>