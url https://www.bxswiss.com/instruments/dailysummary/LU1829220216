--- v3 (2026-02-21)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R897dc3857f554786" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R653e0cd52f9d441a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R239f26dbe1414baf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f9bfe7edab74a16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R710b1e69d13f4606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R239f26dbe1414baf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R854d24ecf039406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f9bfe7edab74a16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI All Country World UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829220216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>498,107</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>