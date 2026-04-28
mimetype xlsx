--- v4 (2026-04-04)
+++ v5 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R653e0cd52f9d441a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc61527c8f6b143be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f9bfe7edab74a16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86bf05426b114f13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R854d24ecf039406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f9bfe7edab74a16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03a2cea39a4d4fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86bf05426b114f13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI All Country World UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829220216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>488,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>486,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>