--- v5 (2026-04-28)
+++ v6 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc61527c8f6b143be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41201e835ff24387" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86bf05426b114f13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raca37ce1eca54c29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03a2cea39a4d4fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86bf05426b114f13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cdf7d9e755a43ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raca37ce1eca54c29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI All Country World UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829220216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>512,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>510,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>511,818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>516,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>517,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>514,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>