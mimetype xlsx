--- v6 (2026-05-21)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41201e835ff24387" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc249fc50811f4f42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raca37ce1eca54c29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R027dd260be084b12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cdf7d9e755a43ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raca37ce1eca54c29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R133afcacbfa44605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R027dd260be084b12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI All Country World UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829220216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>532,624</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>