--- v7 (2026-06-25)
+++ v8 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc249fc50811f4f42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbaab74c50694fe0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R027dd260be084b12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b8c862856434f18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R133afcacbfa44605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R027dd260be084b12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R722f30d0874c42df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b8c862856434f18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI All Country World UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829220216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>557,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>559,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>556,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>558,846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>551,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>554,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>550,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>553,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>