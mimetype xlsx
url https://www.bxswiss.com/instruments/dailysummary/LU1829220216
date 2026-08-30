--- v8 (2026-07-21)
+++ v9 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbaab74c50694fe0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f5e6cadc9ae4d30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b8c862856434f18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1ce2f5ab87f4347"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R722f30d0874c42df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b8c862856434f18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcf186c881b74f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1ce2f5ab87f4347" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI All Country World UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829220216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>553,330</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>