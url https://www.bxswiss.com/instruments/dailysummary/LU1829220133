--- v12 (2026-09-13)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R158fdbf061cd4a75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9da34bc5ddc4522" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R413df70fc6794778"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5e9ef0f6e5c4d4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,513 +91,108 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbf44e56d3534fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R413df70fc6794778" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ab028825cf44ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5e9ef0f6e5c4d4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>Amundi MSCI All Country World UCITS ETF USD Acc</x:t>
+          <x:t>Amundi MSCI All Country World Swap UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829220133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
     </x:row>
     <x:row>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>