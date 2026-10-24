--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9da34bc5ddc4522" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R851ed73022aa42bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5e9ef0f6e5c4d4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c1bca83f5f8435f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ab028825cf44ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5e9ef0f6e5c4d4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R503614e272ee4a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c1bca83f5f8435f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI All Country World Swap UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829220133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>