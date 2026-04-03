--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R812f8682fccc4251" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda2ac20379984129" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ffa65ac0bc04ac2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf5ec74627a24d9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eb34fb93e8b4645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ffa65ac0bc04ac2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R319b48eb9a6742d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf5ec74627a24d9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI All Country World UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829220133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>352,343</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>