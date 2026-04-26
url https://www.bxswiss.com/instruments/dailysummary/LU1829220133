--- v4 (2026-04-03)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda2ac20379984129" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3e4f17c879641a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf5ec74627a24d9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2055a3a3119841c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R319b48eb9a6742d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf5ec74627a24d9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R777cd81b32844289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2055a3a3119841c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI All Country World UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829220133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>