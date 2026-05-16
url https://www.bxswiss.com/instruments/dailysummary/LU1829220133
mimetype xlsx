--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3e4f17c879641a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc31c5c663e84a84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2055a3a3119841c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93136c5b864f4728"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R777cd81b32844289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2055a3a3119841c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R089328431e074332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93136c5b864f4728" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI All Country World UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829220133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>