--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc31c5c663e84a84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ace557fcb9b444d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93136c5b864f4728"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b649ad331424e1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R089328431e074332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93136c5b864f4728" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9ca7049f4884ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b649ad331424e1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI All Country World UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829220133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,052</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>