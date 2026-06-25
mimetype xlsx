--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ace557fcb9b444d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e055164b55b4868" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b649ad331424e1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R276f468cbf1446fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9ca7049f4884ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b649ad331424e1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc050ee7c932c4957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R276f468cbf1446fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI All Country World UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829220133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>