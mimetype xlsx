--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e055164b55b4868" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9524aeeaa0f4897" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R276f468cbf1446fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a2c46e6fd2c4df5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc050ee7c932c4957" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R276f468cbf1446fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85c893b25dba4183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a2c46e6fd2c4df5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI All Country World UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829220133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>