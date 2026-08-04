--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9524aeeaa0f4897" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c3b65643f944a88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a2c46e6fd2c4df5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf09675f93cf24129"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85c893b25dba4183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a2c46e6fd2c4df5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9ca249fffb7448c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf09675f93cf24129" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI All Country World UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829220133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>396,264</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>386,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,116</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>