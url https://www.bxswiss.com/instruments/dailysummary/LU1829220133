--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c3b65643f944a88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf47860e68ad7478c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf09675f93cf24129"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bb1545732304cad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9ca249fffb7448c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf09675f93cf24129" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6aa4d5586de34921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bb1545732304cad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI All Country World UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829220133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,094</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>