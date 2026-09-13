--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf47860e68ad7478c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R158fdbf061cd4a75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bb1545732304cad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R413df70fc6794778"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6aa4d5586de34921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bb1545732304cad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbf44e56d3534fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R413df70fc6794778" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI All Country World UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829220133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>