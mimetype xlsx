--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fae6f1246a9470c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb66ddb620a314585" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb905a42cd6274776"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb79af66a6b74473"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9dc46e0579642a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb905a42cd6274776" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R237f09a4e6c54e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb79af66a6b74473" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Highest Rated Macro-Weighted Government Bond 3-5Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829219713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>108,219</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,112</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>107,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,345</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>