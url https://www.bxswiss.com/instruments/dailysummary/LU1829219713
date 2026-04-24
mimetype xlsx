--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb66ddb620a314585" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01bc0ae5f04444b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb79af66a6b74473"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c5298c5d6854420"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R237f09a4e6c54e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb79af66a6b74473" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f8f1c8e4bdb427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c5298c5d6854420" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Highest Rated Macro-Weighted Government Bond 3-5Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829219713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,449</x:t>
-[...129 lines deleted...]
-          <x:t>107,149</x:t>
+          <x:t>107,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,606</x:t>
-[...247 lines deleted...]
-          <x:t>106,935</x:t>
+          <x:t>107,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>