--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01bc0ae5f04444b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c3c318a3d56444e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c5298c5d6854420"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3f35fd60b724da0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f8f1c8e4bdb427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c5298c5d6854420" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R108276b3997b41c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3f35fd60b724da0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Highest Rated Macro-Weighted Government Bond 3-5Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829219713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,013</x:t>
-[...522 lines deleted...]
-          <x:t>107,268</x:t>
+          <x:t>106,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>