--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c3c318a3d56444e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b43d637f420444c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3f35fd60b724da0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9f6f8367c1b430d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R108276b3997b41c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3f35fd60b724da0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fcea0492ce1491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9f6f8367c1b430d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Highest Rated Macro-Weighted Government Bond 3-5Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829219713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>107,595</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,565</x:t>
-[...431 lines deleted...]
-          <x:t>106,933</x:t>
+          <x:t>107,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>