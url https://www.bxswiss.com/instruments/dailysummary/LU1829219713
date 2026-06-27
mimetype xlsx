--- v7 (2026-06-03)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b43d637f420444c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11081afbd3654dc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9f6f8367c1b430d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75d75f3c69cf4f4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fcea0492ce1491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9f6f8367c1b430d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbb9eb88f3a5493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75d75f3c69cf4f4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Highest Rated Macro-Weighted Government Bond 3-5Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829219713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...392 lines deleted...]
-          <x:t>107,186</x:t>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>107,673</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,643</x:t>
-[...58 lines deleted...]
-          <x:t>107,577</x:t>
+          <x:t>107,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>