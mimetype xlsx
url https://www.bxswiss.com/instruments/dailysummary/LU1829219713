--- v8 (2026-06-27)
+++ v9 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11081afbd3654dc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47ed8b1f9a5d4518" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75d75f3c69cf4f4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5177150b84b4477"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbb9eb88f3a5493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75d75f3c69cf4f4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9426500bbeb14dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5177150b84b4477" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Highest Rated Macro-Weighted Government Bond 3-5Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829219713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,752</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>