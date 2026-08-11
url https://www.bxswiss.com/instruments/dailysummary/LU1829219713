--- v9 (2026-07-22)
+++ v10 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47ed8b1f9a5d4518" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf75464c95c5f45cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5177150b84b4477"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f4aaeb41e8148cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9426500bbeb14dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5177150b84b4477" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b57aee3972942b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f4aaeb41e8148cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Highest Rated Macro-Weighted Government Bond 3-5Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829219713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...338 lines deleted...]
-          <x:t>107,285</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,311</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,555</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>