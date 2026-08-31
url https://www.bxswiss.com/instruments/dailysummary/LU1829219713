--- v10 (2026-08-11)
+++ v11 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf75464c95c5f45cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc87cbdc22fd641b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f4aaeb41e8148cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25484db3956f443a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b57aee3972942b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f4aaeb41e8148cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8679ccadc494c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25484db3956f443a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Highest Rated Macro-Weighted Government Bond 3-5Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829219713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>107,678</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,579</x:t>
-[...92 lines deleted...]
-          <x:t>107,290</x:t>
+          <x:t>107,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>107,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>107,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,250</x:t>
-[...87 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>106,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,115</x:t>
-[...360 lines deleted...]
-          <x:t>107,293</x:t>
+          <x:t>106,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,844</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>