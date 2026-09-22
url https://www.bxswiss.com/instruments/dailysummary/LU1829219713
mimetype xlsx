--- v11 (2026-08-31)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc87cbdc22fd641b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R579be2929acc4d89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25484db3956f443a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc7e640320e74fc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8679ccadc494c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25484db3956f443a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a50df2c9f52411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc7e640320e74fc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Highest Rated Macro-Weighted Government Bond 3-5Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829219713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>