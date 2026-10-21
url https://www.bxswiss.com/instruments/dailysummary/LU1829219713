--- v12 (2026-09-22)
+++ v13 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R579be2929acc4d89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dd196365ab54fdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc7e640320e74fc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra62eb6236cc84479"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a50df2c9f52411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc7e640320e74fc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc044012dbdcd4cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra62eb6236cc84479" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Highest Rated Macro-Weighted Government Bond 3-5Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829219713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...392 lines deleted...]
-          <x:t>105,856</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...181 lines deleted...]
-          <x:t>105,955</x:t>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>