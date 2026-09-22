--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0c3e203b9424fc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ac7450d1f5045c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1663154a0ff44fda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbc262411cf54fae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3504d11d51694e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1663154a0ff44fda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d1261d0694e44f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbc262411cf54fae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Highest Rated Macro-Weighted Government Bond 1-3Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829219556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>101,563</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,645</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>04.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,722</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>101,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,530</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>