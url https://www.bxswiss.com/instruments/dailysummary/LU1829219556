--- v14 (2026-09-22)
+++ v15 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ac7450d1f5045c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b2ab50be9ed4347" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbc262411cf54fae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd53989946cb940ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d1261d0694e44f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbc262411cf54fae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb64f3a31789b414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd53989946cb940ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Highest Rated Macro-Weighted Government Bond 1-3Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829219556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>101,478</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,406</x:t>
-[...404 lines deleted...]
-          <x:t>101,116</x:t>
+          <x:t>101,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,242</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>