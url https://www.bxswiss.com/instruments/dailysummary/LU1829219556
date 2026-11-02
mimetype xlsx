--- v15 (2026-10-13)
+++ v16 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b2ab50be9ed4347" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb745a78d28aa4eca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd53989946cb940ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79ec6db7a7ec47ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb64f3a31789b414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd53989946cb940ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ac31b2ca8654d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79ec6db7a7ec47ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Highest Rated Macro-Weighted Government Bond 1-3Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829219556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>