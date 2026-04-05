--- v6 (2026-03-14)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dcef1f3281640ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65ee28f721504d2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R251bd78eacaf4040"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc811fc34ee884933"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e41e55f5ccb47f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R251bd78eacaf4040" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51b6b5a9a0004a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc811fc34ee884933" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Highest Rated Macro-Weighted Government Bond 1-3Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829219556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>