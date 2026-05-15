--- v7 (2026-04-05)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65ee28f721504d2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc46649580ce4f61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc811fc34ee884933"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recba9178209c4230"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51b6b5a9a0004a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc811fc34ee884933" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a66d3af93934187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recba9178209c4230" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Highest Rated Macro-Weighted Government Bond 1-3Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829219556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>101,209</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,211</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...359 lines deleted...]
-          <x:t>101,081</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,952</x:t>
-[...31 lines deleted...]
-          <x:t>100,973</x:t>
+          <x:t>101,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>