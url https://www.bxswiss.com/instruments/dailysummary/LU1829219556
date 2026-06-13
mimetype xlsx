--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc46649580ce4f61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbab1e931f5274df6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recba9178209c4230"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf73ac2aea61242ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a66d3af93934187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recba9178209c4230" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04a1235fba5e4651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf73ac2aea61242ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Highest Rated Macro-Weighted Government Bond 1-3Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829219556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>101,044</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,967</x:t>
-[...43 lines deleted...]
-          <x:t>101,249</x:t>
+          <x:t>101,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,161</x:t>
-[...80 lines deleted...]
-          <x:t>101,351</x:t>
+          <x:t>101,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,412</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...278 lines deleted...]
-          <x:t>101,190</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,190</x:t>
-[...139 lines deleted...]
-          <x:t>101,102</x:t>
+          <x:t>101,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>