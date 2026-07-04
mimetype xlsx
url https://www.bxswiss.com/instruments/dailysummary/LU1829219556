--- v9 (2026-06-13)
+++ v10 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbab1e931f5274df6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4509ddc9d0784800" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf73ac2aea61242ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b76bcc53c02407e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04a1235fba5e4651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf73ac2aea61242ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9c53705317d462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b76bcc53c02407e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Highest Rated Macro-Weighted Government Bond 1-3Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829219556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>101,470</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,430</x:t>
-[...11 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>101,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,525</x:t>
-[...318 lines deleted...]
-          <x:t>101,499</x:t>
+          <x:t>101,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,437</x:t>
-[...4 lines deleted...]
-          <x:t>101,488</x:t>
+          <x:t>101,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>