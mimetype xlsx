--- v10 (2026-07-04)
+++ v11 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4509ddc9d0784800" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a13a0c55408479e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b76bcc53c02407e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf251b97aa2c047f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9c53705317d462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b76bcc53c02407e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7c05621d06c47c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf251b97aa2c047f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Highest Rated Macro-Weighted Government Bond 1-3Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829219556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,486</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>100,709</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>101,403</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,379</x:t>
-[...566 lines deleted...]
-          <x:t>101,815</x:t>
+          <x:t>101,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>