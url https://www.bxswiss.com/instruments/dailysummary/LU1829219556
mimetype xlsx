--- v11 (2026-07-24)
+++ v12 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a13a0c55408479e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c50270c57f64d1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf251b97aa2c047f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad2740156e9a492f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7c05621d06c47c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf251b97aa2c047f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20f7a292e93a4a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad2740156e9a492f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Highest Rated Macro-Weighted Government Bond 1-3Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829219556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,613</x:t>
+          <x:t>101,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,612</x:t>
-[...48 lines deleted...]
-          <x:t>101,671</x:t>
+          <x:t>101,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,722</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...234 lines deleted...]
-          <x:t>101,685</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...316 lines deleted...]
-          <x:t>101,266</x:t>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>