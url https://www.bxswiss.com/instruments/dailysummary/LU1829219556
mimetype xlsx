--- v12 (2026-08-13)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c50270c57f64d1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0c3e203b9424fc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad2740156e9a492f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1663154a0ff44fda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20f7a292e93a4a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad2740156e9a492f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3504d11d51694e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1663154a0ff44fda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Highest Rated Macro-Weighted Government Bond 1-3Y UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829219556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,584</x:t>
-[...85 lines deleted...]
-          <x:t>101,408</x:t>
+          <x:t>101,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,476</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>101,617</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>