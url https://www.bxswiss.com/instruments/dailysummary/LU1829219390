--- v11 (2026-09-08)
+++ v12 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39c1de74295845dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R148d9ff008834b05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reef8702449ab482f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3245036cab246e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf64cbcb0b314d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reef8702449ab482f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4e6b7b813754bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3245036cab246e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Stoxx Banks UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829219390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>381,843</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>