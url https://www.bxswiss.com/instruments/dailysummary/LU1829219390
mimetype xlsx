--- v12 (2026-10-17)
+++ v13 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R148d9ff008834b05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f91e7434c004ab4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3245036cab246e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ad709631d2b486c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4e6b7b813754bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3245036cab246e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ab09aaa5ff34a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ad709631d2b486c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Stoxx Banks UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829219390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>