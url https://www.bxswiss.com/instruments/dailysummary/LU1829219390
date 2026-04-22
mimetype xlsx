--- v4 (2026-03-14)
+++ v5 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R792fbf6531a0438c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R642768e886f74fe2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R518b25c8d52443e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd5e3e3c51a541d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d1ef33c6d024a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R518b25c8d52443e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd92fc01dbe14fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd5e3e3c51a541d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Stoxx Banks UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829219390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>266,914</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>