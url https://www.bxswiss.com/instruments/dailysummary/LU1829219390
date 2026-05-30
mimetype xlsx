--- v5 (2026-04-22)
+++ v6 (2026-05-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R642768e886f74fe2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74bc3b559a354953" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd5e3e3c51a541d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d2c710a9daa42b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd92fc01dbe14fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd5e3e3c51a541d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad04650ccaa54dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d2c710a9daa42b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Stoxx Banks UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829219390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>301,587</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,888</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>