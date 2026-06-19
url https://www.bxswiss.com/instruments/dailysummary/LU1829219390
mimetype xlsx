--- v6 (2026-05-30)
+++ v7 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74bc3b559a354953" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23d3ada1ab324e61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d2c710a9daa42b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0974b51a94434bc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad04650ccaa54dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d2c710a9daa42b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7de2ef8be8ec443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0974b51a94434bc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Stoxx Banks UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829219390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>