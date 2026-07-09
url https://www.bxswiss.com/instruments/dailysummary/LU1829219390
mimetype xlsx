--- v7 (2026-06-19)
+++ v8 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23d3ada1ab324e61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R403655749804417b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0974b51a94434bc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7534368a4264f61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7de2ef8be8ec443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0974b51a94434bc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9ba0b143d374bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7534368a4264f61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Stoxx Banks UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829219390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>310,412</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>309,578</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>321,731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,678</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>