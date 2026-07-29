--- v8 (2026-07-09)
+++ v9 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R403655749804417b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fd99c6172ff44d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7534368a4264f61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf73a0921e2f34e11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9ba0b143d374bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7534368a4264f61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ec02c7317564fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf73a0921e2f34e11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Stoxx Banks UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829219390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>