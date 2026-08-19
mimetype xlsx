--- v9 (2026-07-29)
+++ v10 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fd99c6172ff44d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9fa53953b8945d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf73a0921e2f34e11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9342b84d94834620"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ec02c7317564fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf73a0921e2f34e11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref43b0d63ad147f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9342b84d94834620" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Stoxx Banks UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829219390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>