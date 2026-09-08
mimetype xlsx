--- v10 (2026-08-19)
+++ v11 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9fa53953b8945d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39c1de74295845dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9342b84d94834620"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reef8702449ab482f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref43b0d63ad147f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9342b84d94834620" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf64cbcb0b314d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reef8702449ab482f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Euro Stoxx Banks UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829219390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>