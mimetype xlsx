--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3352b76d952c484e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0c468e885094ee6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72039bf1289348f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R480abf48a5054bcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5109078818c647d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72039bf1289348f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2442a3884894707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R480abf48a5054bcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Bloomberg Equal-Weight Commodity Ex-Agriculture UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829218749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>