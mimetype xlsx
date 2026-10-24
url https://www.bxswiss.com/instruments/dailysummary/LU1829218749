--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0c468e885094ee6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86f092d9fef64430" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R480abf48a5054bcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3a9b56d648e44bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2442a3884894707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R480abf48a5054bcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda219494e4194978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3a9b56d648e44bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Bloomberg Equal-Weight Commodity Ex-Agriculture UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829218749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...85 lines deleted...]
-          <x:t>35,589</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,449</x:t>
-[...517 lines deleted...]
-          <x:t>35,320</x:t>
+          <x:t>35,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,732</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>