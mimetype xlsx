--- v5 (2026-03-18)
+++ v6 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e23f3b629814b61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R602f8a0df3574461" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30f7ad77187a418a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1009dbfedd344abf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc69fdbf255294fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30f7ad77187a418a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra996fc285b694f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1009dbfedd344abf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Bloomberg Equal-Weight Commodity Ex-Agriculture UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829218749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...586 lines deleted...]
-          <x:t>31,456</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>