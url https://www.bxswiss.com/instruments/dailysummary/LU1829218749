--- v6 (2026-04-28)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R602f8a0df3574461" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dd4fa491d334763" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1009dbfedd344abf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b307e69f4144e97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra996fc285b694f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1009dbfedd344abf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38d0ad7f577b460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b307e69f4144e97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Bloomberg Equal-Weight Commodity Ex-Agriculture UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829218749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>