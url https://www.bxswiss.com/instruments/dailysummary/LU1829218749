--- v7 (2026-05-20)
+++ v8 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dd4fa491d334763" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72310b942070405f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b307e69f4144e97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1a4f5d1b4e84571"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38d0ad7f577b460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b307e69f4144e97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5869f2983d7c4b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1a4f5d1b4e84571" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Bloomberg Equal-Weight Commodity Ex-Agriculture UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829218749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>