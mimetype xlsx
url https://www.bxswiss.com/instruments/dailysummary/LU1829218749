--- v8 (2026-06-09)
+++ v9 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72310b942070405f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reca9b7c5dc0b44f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1a4f5d1b4e84571"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5abf5b2c210d4f0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5869f2983d7c4b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1a4f5d1b4e84571" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb27a03087f1f43f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5abf5b2c210d4f0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Bloomberg Equal-Weight Commodity Ex-Agriculture UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829218749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,362</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>