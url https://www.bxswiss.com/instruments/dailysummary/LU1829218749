--- v9 (2026-06-29)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reca9b7c5dc0b44f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f9baab502ee461a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5abf5b2c210d4f0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R516f241e7567412b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb27a03087f1f43f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5abf5b2c210d4f0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc769d333447947c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R516f241e7567412b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Bloomberg Equal-Weight Commodity Ex-Agriculture UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829218749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>