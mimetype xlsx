--- v10 (2026-07-20)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f9baab502ee461a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5c75154d7054c43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R516f241e7567412b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51cb36f04f76437e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc769d333447947c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R516f241e7567412b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95f0bdd9f6d44279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51cb36f04f76437e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Bloomberg Equal-Weight Commodity Ex-Agriculture UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829218749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>31,712</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>