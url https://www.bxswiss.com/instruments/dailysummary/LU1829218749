--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5c75154d7054c43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3352b76d952c484e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51cb36f04f76437e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72039bf1289348f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95f0bdd9f6d44279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51cb36f04f76437e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5109078818c647d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72039bf1289348f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Bloomberg Equal-Weight Commodity Ex-Agriculture UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1829218749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>