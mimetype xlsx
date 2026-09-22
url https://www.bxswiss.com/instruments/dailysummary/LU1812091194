--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd19c47d06bb740e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc41a49c4d1a349c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc95efc8189ab4ca9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7996dad99ae48e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3426a99ece94db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc95efc8189ab4ca9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01a6ed60ce61492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7996dad99ae48e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi FTSE Epra Europe Real Estate UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1812091194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...338 lines deleted...]
-          <x:t>30,457</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>