--- v13 (2026-09-22)
+++ v14 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc41a49c4d1a349c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b06e44d20b44250" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7996dad99ae48e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbda54a461f6d4350"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01a6ed60ce61492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7996dad99ae48e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ebe17deb7b04ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbda54a461f6d4350" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi FTSE Epra Europe Real Estate UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1812091194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...436 lines deleted...]
-          <x:t>29,098</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,839</x:t>
-[...139 lines deleted...]
-          <x:t>29,084</x:t>
+          <x:t>29,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>