--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref58619ddf644ee3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b0ec2c0ee92422c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca699a9d2e5a40ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67d9f5b60e794b5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47bd1982c0374677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca699a9d2e5a40ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa47990517e647ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67d9f5b60e794b5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi FTSE Epra Europe Real Estate UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1812091194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...193 lines deleted...]
-          <x:t>32,127</x:t>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,024</x:t>
-[...204 lines deleted...]
-        <x:is>
           <x:t>32,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,274</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>31,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,035</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>