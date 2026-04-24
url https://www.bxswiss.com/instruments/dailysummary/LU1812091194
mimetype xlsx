--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b0ec2c0ee92422c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9282317691aa423b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67d9f5b60e794b5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redee92afa3824291"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa47990517e647ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67d9f5b60e794b5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea70ce070d034880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redee92afa3824291" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi FTSE Epra Europe Real Estate UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1812091194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,761</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>