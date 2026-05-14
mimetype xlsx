--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9282317691aa423b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fff631185e54ec3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redee92afa3824291"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cb20b3651c645e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea70ce070d034880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redee92afa3824291" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re733b9ed7a1d4cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cb20b3651c645e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi FTSE Epra Europe Real Estate UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1812091194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>30,256</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,383</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>30,761</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>