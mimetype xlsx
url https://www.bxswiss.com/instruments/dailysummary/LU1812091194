--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fff631185e54ec3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ceef81c0317419f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cb20b3651c645e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3116440b01174747"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re733b9ed7a1d4cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cb20b3651c645e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfdb6ca51ccb4405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3116440b01174747" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi FTSE Epra Europe Real Estate UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1812091194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...225 lines deleted...]
-          <x:t>30,993</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,761</x:t>
-[...87 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>30,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,205</x:t>
-[...252 lines deleted...]
-          <x:t>29,567</x:t>
+          <x:t>30,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>