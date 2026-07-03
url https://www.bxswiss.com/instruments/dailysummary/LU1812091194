--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ceef81c0317419f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fca9ab78e8b4630" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3116440b01174747"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c0c9e7cef3b42bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfdb6ca51ccb4405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3116440b01174747" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R480c026da0cf4e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c0c9e7cef3b42bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi FTSE Epra Europe Real Estate UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1812091194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>28,873</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,450</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>29,744</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,915</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>30,171</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>