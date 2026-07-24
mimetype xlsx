--- v9 (2026-07-03)
+++ v10 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fca9ab78e8b4630" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92d44943d09b496b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c0c9e7cef3b42bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R518bc9c34c044a2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R480c026da0cf4e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c0c9e7cef3b42bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46bc24d77ddb41d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R518bc9c34c044a2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi FTSE Epra Europe Real Estate UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1812091194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...360 lines deleted...]
-          <x:t>29,870</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,867</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>29,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,638</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>