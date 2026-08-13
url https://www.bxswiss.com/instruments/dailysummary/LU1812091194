--- v10 (2026-07-24)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92d44943d09b496b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda85c08774464556" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R518bc9c34c044a2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8347cc7ecca43ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46bc24d77ddb41d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R518bc9c34c044a2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rced226ee4580466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8347cc7ecca43ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi FTSE Epra Europe Real Estate UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1812091194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,869</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>30,661</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,661</x:t>
-[...409 lines deleted...]
-          <x:t>31,155</x:t>
+          <x:t>31,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>