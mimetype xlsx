--- v11 (2026-08-13)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda85c08774464556" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd19c47d06bb740e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8347cc7ecca43ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc95efc8189ab4ca9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rced226ee4580466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8347cc7ecca43ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3426a99ece94db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc95efc8189ab4ca9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi FTSE Epra Europe Real Estate UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU1812091194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,144 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>31,524</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,726</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,703</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>